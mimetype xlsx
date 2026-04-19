--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1184 +54,1184 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO NA VIA PÚBLICA DA ENTRADA DO POVOADO BODE ASSADO ATÉ O POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO  DE  UMA  PRAÇA  NA  RUA  HERON  DE CARVALHO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA  DA  QUADRA  ESPORTIVA  NA  ESCOLA CASTRO ALVES NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO NAS IMEDIAÇÕES ENTRE OS POVOADOS PORTO DA SERRA, ILHA DAS FLORES E TORQUATO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO NA ILUMINAÇÃO PÚBLICA NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E PINTURA DO CEMITÉRIO DO POVOADO SALGADO DOS BENÍCIOS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/20/20_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE PSF&amp;#8217;S NAS COMUNIDADES DE BAIXA DAS PEDRAS E NO PROJETO JUSANTE. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DAS QUADRAS POLIESPORTIVAS DAS SEGUINTES COMUNIDADES: AGROVILA 02 E 03 DO PROJETO GLÓRIA, BAIXA DA PEDRAS, CHICO CORREIA E AJ'S 1 E 6.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAR O SR. PAULO FRANCISCO BARBOSA PARA PRESTAR ALGUNS ESCLARECIMENTOS SOBRE A II ETAPA DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CEMITÉRIO NO POVOADO LOGRADOURO. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO LAGOA DO NEGRO. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NAS SEGUINTES COMUNIDADES: AG'S 1,2,3,5; AJ'S 1,2,3,6,8; POV. BAIXA DAS PEDRAS; POV. GATO; POV. ANGICO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO COM CASCALHAMENTO NAS SEGUINTES ESTRADAS MUNICIPAIS: ACESSOS DAS AGROVILAS 01,02,03 DO P...</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/30/30_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO NAS SEGUINTES COMUNIDADES: AGROVILAS 01,02,03,05 DO PROJETO DE GLÓRIA, BAIXA DAS PEDRAS, </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/31/31_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/31/31_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DE LÂMPADAS QUEIMADAS NO POVOADO BREJO DO BURGO, CERQUINHA, BREJO, POÇO, CARAIBAS E SERROTA. </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/32/32_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/32/32_texto_integral.xml</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/33/33_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/33/33_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ÁREA DE LAZER NO POVOADO CERQUINHA. </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/34/34_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/34/34_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA GERAL DO GRUPO ESCOLAR JOSÉ LIBERALINO DA SILVA NO POVOADO TORQUATO. </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/35/35_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/35/35_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA GERAL DO GRUPO ESCOLAR SANTA TEREZINHA DO POVOADO ILHA DAS FLORES. </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/36/36_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/36/36_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO NO COLÉGIO CEAF.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Nildo José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/37/37_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/37/37_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR CARRADAS DE CASCALHO NO TRECHO DA BA 210 ENTRE O POSTO DA ADAB À DIVISA DO MUN. DE RODELAS. </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/38/38_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/38/38_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/39/39_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/39/39_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A CRIAÇÃO DA OUVIDORIA MUNICIPAL ATRAVÉS DE PROJETO DE LEI DE AUTORIA DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/40/40_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/40/40_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA ÁREA DE LAZER DO POV. OLHOS D'ÁGUA DO SOUZA. </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/41/41_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/41/41_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO VESTIÁRIO DO CAMPO DE FUTEBOL DO POV. OLHOS D'ÁGUA DO SOUZA. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/42/42_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/42/42_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA EM FRENTE A IGREJA DE N.SRA. DA SAÚDE E A REFORMA DA QUADRA DE ESPORTES DO POV. OLHOS D'ÁGUA DO SOUZA. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/43/43_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/43/43_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA CASA DE AMPARO PARA AS CRIANÇAS E ADOLESCENTES NA SEDE DO MUNICIPIO. </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/48/48_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/48/48_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE REFLETORES NO ESTÁDIO DE FUTEBOL DA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/49/49_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/49/49_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM MURO NA ESCOLA ALICE RODRIGUES DE MOURA, LOCALIZADO NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/51/51_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/51/51_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE 2(DOIS) TERAPEUTAS DA MEDICINA NATURAL PARA O MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/52/52_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/52/52_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE HORAS DE TRATOR GRATUITAS PARA AS ASSOCIAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/53/53_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/53/53_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO POSTO MÉDICO DA AGROVILA JUSANTE 02. </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/54/54_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/54/54_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO GRUPO ESCOLAR ALONSO JOSÉ DE MELO NA AGROVILA JUSANTE 06</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/55/55_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/55/55_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO DO MUNICÍPIO DE GLÓRIA PARA A VISITA DO SAC MOVÉL. </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/56/56_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/56/56_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">DOAÇÃO DE EQUIPAMENTO INDIVIDUAL DE SEGURANÇA (EPI) PARA OS CATADORES DE LIXO DA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/57/57_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/57/57_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇAÕ DE TRATOR AGRICOLA DOTADO DE EQUIPAMENTOS DE MULTIPLAS FUNÇÕES.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/58/58_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/58/58_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UMA BALANÇA RODOVIARIA PARA SER IMPLANTADA NO PERÍMETRO IRRIGADO DE GLÓRIA. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/60/60_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/60/60_texto_integral.xml</t>
   </si>
   <si>
     <t>.REFORMA E CALÇAMENTO DO PATIO DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/61/61_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/61/61_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DO MURO NA ESCOLA JOSÉ DE ALENCAR NO POVOADO GATO. </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/62/62_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/62/62_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MODULO POLICIAL NO ENTROCAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/63/63_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/63/63_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS PADRONIZADAS PARA IDENTIFICAÇÃO NAS RUAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/64/64_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/64/64_texto_integral.xml</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ITINERÁRIO DO TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/66/66_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/66/66_texto_integral.xml</t>
   </si>
   <si>
     <t>.REFORMA E AMPLIAÇÃO DO MERCADO MUNICIPAL;_x000D_
 .CONSTRUÇÃO DE BANHEIROS PÚBLICOS;_x000D_
 CONSTRUÇÃO DE UM PALCO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/67/67_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/67/67_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DA "CASA DOS CONSELHOS MUNICIPAIS", NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/68/68_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/68/68_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DE ESTRADAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/69/69_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/69/69_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DO CAMPEONATO GLORIENSE DE FUTEBOL 2011. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/70/70_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/70/70_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DE FUTEBOL DO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/71/71_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/71/71_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM GALPÃO PARA PRODUÇÃO ARTESANAL NO POVOADO SALGADINHO DOS LEITES. </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/72/72_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/72/72_texto_integral.xml</t>
   </si>
   <si>
     <t>REVISÃO NA REDE DE ABASTECIMENTO DE ÁGUA NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/73/73_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/73/73_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ALVENARIA NA ESCOLA DA AG-05.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/75/75_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/75/75_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE FOSSAS SANITÁRIAS NO POVOADO PORTO DA SERRA. </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/76/76_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/76/76_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO NO POVOADO LAGOA DO NEGRO .</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/77/77_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/77/77_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MUROS NOS CEMITÉRIOS DA ALDEIA INDIGENA KANTARURE E BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/78/78_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/78/78_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE UM CAIXA ELETRONICO DO BANCO DO BRASIL COM AS FUNÇÕES DE DEPOSITO E RETIRADA DE TALÃO </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/79/79_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/79/79_texto_integral.xml</t>
   </si>
   <si>
     <t>CALÇAMENTO E COMPLEMENTAÇÃO DE CALÇAMENTO EM RUAS DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/82/82_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/82/82_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA INTERLIGANDO A AV. S. FRANCISCO COM A AV. ADAUTO PEREIRA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/81/81_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/81/81_texto_integral.xml</t>
   </si>
   <si>
     <t>RETIRADA DOS CÃES QUE ESTÃO SOLTOS NAS VIAS PÚBLICAS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/83/83_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/83/83_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA JOANA ANGÉLICA NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/84/84_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/84/84_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/85/85_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/85/85_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE ESPORTE DO COLÉGIO CASTRO ALVES.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA REDE ELÉTRICA NA RUA VANDERLUCIA SOARES CAMPOS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ABASTECIMENTO DE ÁGUA TRATADA NAS RESIDENCIAS DO ENTROCAMENTO DA SEDE. </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GIRADOURO COM PEDESTRAL NO ENTROCAMENTO DA SEDE PARA A IMAGEM DE S. ANTONIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ANTENA PARA CELULAR FIXO NO POVOADO SALGADO DOS BENÍCIOS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTOS DE ÔNIBUS NA BA-210 NAS SEGUINTES LOCALIDADES: QUIXABA, SALGADO DOS BENICIOS, AG 05, 03,BAIXA GRANDE, E ENTROCAMENTO DE ITAPARICA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.xml</t>
   </si>
   <si>
     <t>ABASTECIMENTO DE ÁGUA TRATADA NAS RESIDENCIAS DO ENTROCAMENTO DA SEDE.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA EDUARDO CAMPOS NA SEDE DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.xml</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE JARDINS, LOCALIZADO A 2 KM DO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/94/94_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/94/94_texto_integral.xml</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DE TODOS OS POSTES DE ENERGIA QUE DÃO ACESSO AS COMUNIDADES SALGADO DOS BENÍCIOS À ALDEIA KANTARURÉ - BATIDA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/95/95_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/95/95_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DOS TRANSFORMADORES NOS SEGUINTES POVOADOS: OLHOS DÁGUA DO SOUZA E RETIRO. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/96/96_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/96/96_texto_integral.xml</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE TODOS OS REMÉDIOS DA FÁRMACIA BÁSICA NOS SEGUINTES PSF'S: AG 05, CERQUINHA, QUIXABA, BEIRA DO RIO, E TORQUATO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/97/97_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/97/97_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO COM REFLETORES DO ESTÁDIO DE FUTEBOL DA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/98/98_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/98/98_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ENERGIA ELETRICA NO POVOADO ILHA DAS FLORES.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/99/99_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/99/99_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ABASTECIMENTO DE ÁGUA TRATADA NAS SEGUINTES LOCALIDADES: RIACHÃO, MALAMBÁ, PORTO DA SERRA, FREITAS. </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/100/100_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/100/100_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINARIAS EM TODAS AS COMUNIDADES DO NOSSO MUNICÍPIO QUE FORAM ELETRIFICADOS COM O PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/101/101_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/101/101_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMAR E EQUIPAR PARA QUE SE TORNE UM POSTO DE SAÚDE O PRÉDIO QUE FUNCIONAVA A ESCOLA DO POVOADO OLHOS DÁGUA DOS COELHOS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/102/102_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/102/102_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ENERGIA ELETRICA NA COMUNIDADE BAIXA GRANDE. </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DOIS ORELHÕES NO COLEGIO MUNICIPAL DIONIZIO PEREIRA, LOCALIZADO NO POV. CABAÇOS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/104/104_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/104/104_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM CARRO FOSSA PARA FAZER MANUTENÇÃO NAS FOSSAS DOS POVOADOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIARIOS NO CAMPO DE FUTEBOL DO POVOADO SALGADO DOS BENICIOS E NO POVOADO GATO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LINHA TELEFÔNICA NO MODULO POLICIAL DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/108/108_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/108/108_texto_integral.xml</t>
   </si>
   <si>
     <t>EFETUAR A LIMPEZA DA CAPELA DO CEMITÉRIO MUNICIPAL, ASSIM COMO AS SUAS IMEDIAÇÕES, E INSTALAÇÃO DE BANHEIROS QUIMICOS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/109/109_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/109/109_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TELEFONES FIXOS EM TODOS OS PSF'S DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ENERGIA ELÉTRICA NA RUA RECANTO DA ESPERANÇA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/107/107_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA "UM PASSO PARA A UNIVERSIDADE".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/111/111_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/111/111_texto_integral.xml</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NO POV. BAIXA GRANDE.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/113/113_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/113/113_texto_integral.xml</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO E PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/114/114_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/114/114_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DAS ESCOLAS MUNICIPAIS QUE NÃO ESTÃO SENDO UTILIZADAS PARA DAR AULAS, E SEJAM UTILIZADAS PARA OUTRAS FINALIDADES COMUNITÁRIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA E SINAIS DA BA 210, NO TRECHO DO POVOADO BAIXA GRANDE.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/116/116_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/116/116_texto_integral.xml</t>
   </si>
   <si>
     <t>OFERECER CURSOS DE QUALIFICAÇÃO PARA OS PROFISSIONAIS QUE IRÃO ATUAR NO BALNEÁRIO CANTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/117/117_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/117/117_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PIER (ANCORADOR) PARA AS LANCHAS, BARCOS E CATAMARÃ NO BALNEÁRIO CANTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/118/118_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/118/118_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE UMA SESSÃO ESPECIAL COM A CODEVASF. </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/120/120_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/120/120_texto_integral.xml</t>
   </si>
   <si>
     <t>CASCALHAMENTO DAS ESTRADA QUE LIGA GLÓRIA AOS POVOADOS: OLHOS D'ÁGUA DO SOUZA, RETIRO E TINGUIZEIRO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAPELAS E ARBORIZAÇÃO NOS CEMITÉRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA, GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.xml</t>
   </si>
   <si>
     <t>CASCALHAMENTO NAS ESTRADAS: BA210-OLHOS-D'ÁGUA-RETIRO-TINGUIZEIRO-AGROVILAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/131/131_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/131/131_texto_integral.xml</t>
   </si>
   <si>
     <t>CASCALHAMENTO NAS ESTRADAS: BA210-TINGUIZEIRO.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA CENTRAL DE MONITORAMENTO NO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DO HINO OFICIAL DO MUNICÍPIO, ATRAVÉS DE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/127/127_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA, QUE ALTERA O NUMERO DE VEREADORES.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DAS CONTAS DO LEGISLATIVO 2009.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS DAS CONTAS DO EXECUTIVO MUNICIPAL 2009.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ena Vilma Pereira de Souza Negromonte</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/47/47_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO PARAGRAFOÚNICO DO ART. 10 E O ANEXO II DA LEI COMPLEMENTAR Nº 445, QUE TRATAM DA ORGANIZAÇÃO ADMINISTRATICA DA PREFEITURA MUNICIPAL DE GLÓRIA.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/44/44_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA JUAREZ CESAR CAMPOS AS QUADRAS 36 E 37.</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/45/45_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA DANIEL PEREIRA A QUADRA 37.</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/46/46_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA VEREADOR JOSÉ BARBOSA DE OLIVEIRA A QUADRA 36.</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/50/50_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE RUA PROFESSOR ERALDO CARVALHO DA SILVA A QUADRA 77.</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/59/59_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXCLUI  ITEM DO ART. 14 E ALTERA OS ANEXOS DA LEI N.º 437, DE  24  DE  NOVEMBRO  DE  2010,  QUE  DISPÕE  SOBRE  A ESTRUTURAÇÃO  DO  PLANO  DE  CARREIRA  E  REMUNERAÇÃO  DO PROFISSIONAL  DA  EDUCAÇÃO  ESCOLAR  BÁSICA  DO  MUNICÍPIO DE GLÓRIA. </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/65/65_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2011, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 12.604,00 (DOZE MIL, SEISCENTOS E QUATRO REAIS), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/74/74_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE RECONHECIMENTO DE UTILIDADE PÚBLICA. </t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/80/80_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MATERNIDADE CIDADÃ.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/112/112_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE. </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/119/119_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRÉDITO ADICIONAL ESPECIAL. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/121/121_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 349.000,00 (TREZENTOS E QUARENTA E NOVE MIL REAIS).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 602.381,00.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A PREFEITA ASSINAR CONVÊNIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/124/124_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA, NA FORMA QUE INDICA, O PAGAMENTO DE ABONO ATRAVÉS DA CONTA DO FUNDEB, NA COTA DOS 60%, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/126/126_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09 QUE ESTIMA A RECEITA ORÇAMENTARIA ANUAL PARA 2012.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A REMUNERAÇÃO DOS CARGOS INTEGRANTES DA CÂMARA MUNICIPAL DE GLÓRIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1538,68 +1538,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/31/31_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/32/32_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/33/33_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/34/34_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/35/35_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/36/36_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/37/37_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/38/38_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/39/39_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/40/40_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/41/41_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/42/42_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/43/43_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/48/48_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/49/49_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/51/51_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/52/52_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/53/53_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/54/54_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/55/55_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/56/56_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/57/57_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/58/58_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/60/60_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/61/61_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/62/62_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/63/63_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/64/64_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/66/66_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/67/67_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/68/68_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/69/69_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/70/70_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/71/71_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/72/72_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/73/73_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/75/75_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/76/76_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/77/77_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/78/78_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/79/79_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/82/82_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/81/81_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/83/83_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/84/84_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/85/85_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/94/94_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/95/95_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/96/96_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/97/97_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/98/98_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/99/99_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/100/100_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/101/101_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/102/102_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/104/104_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/108/108_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/109/109_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/111/111_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/113/113_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/114/114_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/116/116_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/117/117_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/118/118_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/120/120_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/131/131_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/25/25_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/31/31_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/32/32_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/33/33_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/34/34_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/35/35_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/36/36_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/37/37_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/38/38_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/39/39_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/40/40_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/41/41_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/42/42_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/43/43_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/48/48_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/49/49_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/51/51_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/52/52_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/53/53_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/54/54_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/55/55_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/56/56_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/57/57_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/58/58_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/60/60_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/61/61_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/62/62_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/63/63_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/64/64_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/66/66_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/67/67_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/68/68_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/69/69_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/70/70_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/71/71_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/72/72_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/73/73_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/75/75_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/76/76_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/77/77_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/78/78_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/79/79_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/82/82_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/81/81_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/83/83_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/84/84_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/85/85_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/86/86_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/87/87_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/88/88_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/89/89_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/90/90_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/91/91_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/92/92_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/93/93_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/94/94_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/95/95_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/96/96_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/97/97_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/98/98_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/99/99_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/100/100_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/101/101_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/102/102_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/104/104_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/108/108_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/109/109_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/111/111_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/113/113_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/114/114_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/115/115_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/116/116_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/117/117_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/118/118_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/120/120_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/129/129_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/131/131_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/29/29_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2011/128/128_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>