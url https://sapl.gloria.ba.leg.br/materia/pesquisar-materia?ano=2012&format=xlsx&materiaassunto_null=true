--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,561 +54,561 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DA ESTRADA QUE LIGA A BA-210 AO POVOADO MANDACARU. </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ÁREA DE LAZER NA ESCOLA JOAQUIM PEDRO NO POVOADO CERQUINHA. </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REPOSIÇÃO E COMPLEMENTAÇÃO DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO DA ESTRADA DE ACESSO. </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DAS LUMINÁRIAS, TROCA DE LÂMPADAS E RESTAURAÇÃO DE TODA ILUMINAÇÃO DA PRAÇA ADAIR PEREIRA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CRECHE INFANTIL NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO DE ALVENARIA NA ESCOLA MUNICIPAL DA AG 05 BORDA DO LAGO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA POLIESPORTIVA DA AGROVILA 05 DA BORDA DO LAGO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSERTO DE UM ORELHÃO NA AGROVILA JUSANTE 05.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER NA AGROVILA JUSANTE 05.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM POSTO DE SAÚDE NA AG-3 E REFORMA DOS POSTOS DE SAÚDE DA AJ'S 2 E 6. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ATERRAMENTO COM ARENITO E CASCALHO NAS AJ'S 1,2,3 E 6 E NAS AG'S 1,2,3 E 5. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA AV. SÃO FRANCISCO ATÉ A ESTAÇÃO DE TRATAMENTO DA EMBASA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DA COBERTURA METÁLICA DO MERCADO MUNICIPAL DE GLÓRIA. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO PRÉDIO ESCOLAR SAGRADO CORAÇÃO DE JESUS DO POVOADO SALGADINHO DOS LEITES. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE LAVANDERIAS PÚBLICAS EM ALGUMAS LOCALIDADES RIBEIRINHAS. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA EM ALGUMAS AVENIDAS E RUAS DA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA NO PÁTIO DA QUADRA DE ESPORTE DOM MÁRIO ZANETTA. </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM RUAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ORELHÃO NO POVOADO FAVELA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSERTO DE ALGUMAS ESTRADAS PRÓXIMAS A SERRA DE ITAPARICA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA CAPELINHA E RESTAURAÇÃO DO SANTO CRUZEIRO DA VELHA GLÓRIA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.xml</t>
   </si>
   <si>
     <t>MELHORAMENTO NA ILUMINAÇÃO PÚBLICA DO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÕES DE DUAS ESCOLAS NUCLEADAS NOS SEGUINTES POVOADOS: ILHA DAS FLORES E BAIXA DAS PEDRAS. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.xml</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E CASCALHAMENTO DA ESTRADA QUE LIGA AS ALDEIAS INDÍGENAS KANTARURÉ BATIDA E BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA CASTRO ALVES, SITUADA NO BAIRRO SANTO ANTONIO. </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO PORTO DA SERRA. </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO E A AMPLIAÇÃO DA QUADRA DE EVENTOS DA AG 02. </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/166/166_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/166/166_texto_integral.xml</t>
   </si>
   <si>
     <t>INCLUSÃO DA 2º ETAPA DO PROGRAMA ÁGUA PARA TODOS NAS SEGUINTES LOCALIDADES: SITIO NOVO, CAMPO GRANDE , GATO, BAIXA DO FEIJÃO, PEDRA D'ÁGUA E PONTA DA SERRA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA E CALÇAMENTO NA AVENIDA PRINCIPAL NO POVOADO PORTO DA SERRA. </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇAMENTOS NOS SEGUINTES POVOADOS: RIACHÃO E MALÁMBA. </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Nildo José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA AJ - 01. </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHAMENTO DAS VIAS PUBLICAS DA AJ - 01. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 03 (TRÊS) QUEBRA-MOLAS NA AV. SÃO FRANCISCO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.xml</t>
   </si>
   <si>
     <t>PERFURAÇÃO E INSTALAÇÃO DE UM POÇO ARTESIANO NO POV. BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.xml</t>
   </si>
   <si>
     <t>ESTUDO DE VAZÃO NOS POÇOS ARTESIANOS DAS COMUNIDADES BAIXA DA VACA E BAIXA DAS MULHERES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº499/2011 - OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS, DAS CONTAS DA PREFEITURA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº524/11 - OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS, DAS CONTAS DA MESA DA CÂMARA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ena Vilma Pereira de Souza Negromonte</t>
   </si>
   <si>
     <t>PL Nº 001/2012 - QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO PROFISSIONAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 02/2012 - DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2012 - ALTERA INCISOS QUE DISPOS SOBRE A CENCESSÃO DE DIARIAS AOS SERVIDORES PUBLICOS CIVIS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PL Nº 05/2012 - ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -915,68 +915,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/166/166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/166/166_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>