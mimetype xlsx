--- v0 (2026-01-19)
+++ v1 (2026-04-19)
@@ -54,1627 +54,1627 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de um parque infantil no Balneário Canto das Águas.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de uma agência da Caixa Econômica Federal na Sede do Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de vestiários nas quadras poliesportivas do Povoado Retiro e AG 03.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma do antigo iate clube para a exposição de acervos existentes no Município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma do Mercado Público para a instalação de um centro de comercialização artesanal.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma do estádio de futebol do Município com construção de dois espaços para as associações.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Pavimentação asfáltica do entrocamento de Glória até os Pov. Olhos D'água do Souza e Retiro. </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de quadras poliesportivas nos seguintes Povoados: AG 02, Baixa das Pedras, AJ's: 01,02.. </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.xml</t>
   </si>
   <si>
     <t>Calçamento nos seguintes Povoados: AG:01,02,03 e 05; Baixa das Pedras; AJ's: 01,02,03,06,07,08.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA EM FRENTE DA IGREJA DO POV. OLHOS D'ÁGUA DO SOUZA E REFORMA DA QUADRA DE ESPORTE.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.xml</t>
   </si>
   <si>
     <t>Cascalhamento de todas as estradas que ligam o entrocamento de Glória até a divisa de Macururé.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM ANTENA TELEFÔNICA PARA MELHORAR TRANSMISSÃO NA REDE TELEFÔNICA DO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção do vestiário e reforma da quadra de esporte do Bairro Santo Antonio na Sede.   </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de calçamento no Povoado Malambá.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TORRE DE DISTRIBUIÇÃO DE SINAL TELEFÔNICO DA TIM NA REGIÃO DA SERRA DA BATIDA A BAIXA GRANDE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.xml</t>
   </si>
   <si>
     <t>Aquisição de um veiculo tipo carro fossa para atendimento das comunidades do Município.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma na Rua San Tiago em frente a Padaria do Bairro Santo Antonio.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de uma creche infantil no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de um cemitério nas mediações dos Povoados Porto da Serra, Ilha das Flores e Torquato.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma geral do campo de futebol do Povoado Salgado dos Benicios.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva nos seguintes Povoados: Porto da Serra e Sitio da Lagoa.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma da capelinha e restauração do Santo Cruzeiro da Velha Glória, localizada no Povoado Malhada.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma do Colégio CEAF e construção de uma área coberta para a realização de eventos.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.xml</t>
   </si>
   <si>
     <t>Recuperação da BA 210 entrando no Povoado Salgado dos Benícios ao pé da sera de Itaparica.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Recuperação da BA 210, sentido a residência de Genésio de Doca. </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Reforma dos prédios públicos que não estão sendo utilizados para fins comunitários. </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS, PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de pontos de ônibus nas margens da BA-210.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de coletores de lixo doméstico acompanhado de veiculo apropriado para recolhimento perio</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de um orelhão no Povoado Chico Correia.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma da Praça Eduardo Campos na Sede do Município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de uma balança de pesagem de carga para ser implantada no Centro Administrativo.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma nova escola do Povoado Gato.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de um poço artesiano na Comunidade Mulungu, localizado entre os Povs. Brejo do Burgo e S</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA DISTRIBUIÇÃO DE ÁGUA NA COMUNIDADE CONHECIDA COMO GERALDO, LOCALIZADA PRÓXIMO AO RASO DO CANASTRO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de um vestiario no campo de futebol no Povoado Salgado dos Benícios e no Povoado Gato.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.xml</t>
   </si>
   <si>
     <t>Retirada de todos os animais que estão soltos nas vias públicas da Sede do Município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.xml</t>
   </si>
   <si>
     <t>Disponibilização de horas de trator gratuita para as associações do Município regularizadas.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma Casa de Amparo para crianças e adolescentes na Sede do Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de vestiario no campo de futebol e pavimentação de oito mil metros de calçamento no Povoa</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de um posto médico no Povoado Salgadinho dos Leites.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.xml</t>
   </si>
   <si>
     <t>Conclusão da construção do muro de alvenária da Escola da AG 02.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.xml</t>
   </si>
   <si>
     <t>Realização de obras de melhorias na Escola Dom Mário Zanneta.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.xml</t>
   </si>
   <si>
     <t>Oferecer cursos de qualificação para os profissionais e proprietários dos quiosques do Balneário Can</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO DE ALVENARIA NA COMUNIDADE POÇO COMPRIDO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.xml</t>
   </si>
   <si>
     <t>Esgotamento sanitário das AG's: 02, 03, e 05 nos moldes da revitalização da Bacia do São Francisco.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.xml</t>
   </si>
   <si>
     <t>Contratação de dois Terapeutas da Medicina Natural para o nosso Município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.xml</t>
   </si>
   <si>
     <t>Cascalhamento de todas as estradas que ligam a entrada da BA 210 passando pelo Pov. Olhos D'água dos</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.xml</t>
   </si>
   <si>
     <t>Cobertura do esgoto do Povoado Quixaba.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de um posto médico na AG 03.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Inclusão na 2° etapa do Programa </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.xml</t>
   </si>
   <si>
     <t>Reabertura e cascalhamento de 8 km da estrada vicinal que ligam os Povoados Lagoa do Negro a Favela.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de calçadas públicas nas residências das pessoas carentes do Município.  </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Recuperação das seguintes estradas: BA210-Seridó-Olhos D'água dos Coelhos, AJ 01,02 e 03; </t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS SEGUINTES ESTRADAS: BA-210 - SERIDÓ - OLHOS D'ÁGUA DOS COELHOS - AJ'S 01,02 E 03; BA-210 - SERRA NEGRA - COLÉGIO DIONIZIO PEREIRA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA HERON DE CARVALHO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.xml</t>
   </si>
   <si>
     <t>Distribuição de todos os remedios da farmácia básica nos seguintes PSF's: AG 05, Cerquinha, Quixaba,</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.xml</t>
   </si>
   <si>
     <t>COLETA DE LIXO UMA VEZ AO MÊS NAS SEGUINTES COMUNIDADES: MALAMBÁ, RIACHÃO, PORTO DA SERRA, FREITAS, ILHA DAS FLORES, TORQUATO, SÍTIO DA LAGOA E QUEIMADAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de quebra molas nas seguintes ruas: Rua Nova, Dr. Hemetério de Carvalho. </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.xml</t>
   </si>
   <si>
     <t>Cobertura do canal de esgoto da Rua Nova da Sede do Município.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO, ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.xml</t>
   </si>
   <si>
     <t>Recuperação do trecho vicinal que dá acesso aos Povoados Retiro ao Tinguizeiro.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de um restaurante popular ou cozinha popular na Sede do Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção e Instalação de uma Creche Escolar no Projeto Glória, ao lado da Escola Dom Mário Zanneta</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.xml</t>
   </si>
   <si>
     <t>CALÇAMENTO EM TODAS AS RUAS DO POVOADO OLHOS D'ÁGUA DO SOUZA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.xml</t>
   </si>
   <si>
     <t>CALÇAMENTO NOS SEGUINTES POVOADOS: RIACHÃO, PORTO DA SERRA, MALAMBÁ, FREITAS, ILHA DAS FLORES, TORQUATO, SITIO DA LAGOA E QUEIMADAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO NA ÁREA INDÍGENA DO POVOADO BREJO DO BURGO E DAS SEGUINTES LOCALIDADES: POÇO, BREJINHO, CARAÍBAS E CERQUINHA.  </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM PARQUE INFANTIL NA ÁREAS INDÍGENA DOS POVOADOS CERQUINHAS E BREJO DO BURGO.  </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma praça e calçamento na Avenida Principal do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de duas escolas nucleadas nos Povoados Ilha das Flores e Baixa das Pedras. </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.xml</t>
   </si>
   <si>
     <t>Calçamento nas AJ 05 e 09 e construção de uma área de lazer na AJ 05.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA "UM PASSO PARA A UNIVERSIDADE", CURSINHO PRE-VESTIBULAR GRATUITO PARA A POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.xml</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para o Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.xml</t>
   </si>
   <si>
     <t>Limpeza na fonte nova do Povoado Olhos d'água dos Coelhos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.xml</t>
   </si>
   <si>
     <t>Ampliação da rede de água da Embasa para beneficiar o Povoado Logradouro.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.xml</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância UTI Móvel para o nosso Município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.xml</t>
   </si>
   <si>
     <t>Recuperação de estradas vicinais do Município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.xml</t>
   </si>
   <si>
     <t>Calçamento e complementação em algumas ruas da Sede do Município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de passagens molhadas nos quatro riachos que ligam o Povoado Queimadas a Quixaba.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.xml</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano no Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.xml</t>
   </si>
   <si>
     <t>Calçamento do pátio do Mercado Público da Sede do Município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PARQUE INFANTIL NA RUA DA ALEGRIA DO POVOADO QUIXABA E REPOSIÇÃO DOS BANCOS DA PRAÇA DO MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Nivelamento das Avenidas São Francisco e Santo Antonio nas mediações das residencias do Sr. Romildo </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.xml</t>
   </si>
   <si>
     <t>Implantação de iluminação pública na Rua Pedro martins Lisboa na Sede do Município.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ADUTORA PARA O SISTEMA DE IRRIGAÇÃO ENTRE OS POVOADOS OLHOS D'ÁGUA DO SOUZA E RETIRO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ENERGIA ELÉTRICA COM SISTEMA TRIFÁSICO PARA UM MOTOR BOMBA DE UM POÇO ARTESIANO NO POVOADO BAIXA GRANDE.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">VISITA DE ÓRGÃOS COMPETENTES PARA ANALISAREM OS POÇOS ARTESIANOS DA BARREIRA DE NANÁ E BAIXA DA VACA. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.xml</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na estrada vicinal que liga a BA-210 a AG1.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.xml</t>
   </si>
   <si>
     <t>Cascalhamento em frente da Escola Santa rita de Cássia e no posto de saúde da Comunidade Indígena K</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de uma unidade meteorológica no Município.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">pavimentação asfáltica em algumas ruas da Sede do Município. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.xml</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de sistema trifásico no Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">NOME DOS CARROS CONTRATADOS PELA PMG COM NOMES DOS PROPRIETÁRIOS, QUILÔMETROS RODADOS, DESTINO E SEUS RESPECTIVOS VALORES.   </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.xml</t>
   </si>
   <si>
     <t>Reestruturação e ampliação da logística de funcionamento do Conselho Tutelar do nosso Município.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.xml</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para reforçar os atendimentos nas AJ's: 01, 02, 03 e nos Pov. Logradouro</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.xml</t>
   </si>
   <si>
     <t>Construção de uma praça na Rua Eduardo Campos na Sede do Município.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>JOSÉ AUGUSTO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.xml</t>
   </si>
   <si>
     <t>Ampliação do Cemitério do Povoado Quixaba e a construção de uma Capela no referido local.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de um orelhão na Localidade Cachorro Domingos Romualdo próximo ao Povoado Baixa das Pedra</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Instalação de um orelhão no Povoado Alto dos Aristides. </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de uma torre da operadora TIM para a prestação de serviço móvel nos Povoados Olhos D'água</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de quebra-molas na BA-210 nos Povoados: Salgados dos Benicios, AG 05 e AG 03. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.xml</t>
   </si>
   <si>
     <t>Providências para agilizar a liberação da licença ambiental do Perímetro Irrigado de Glória.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.xml</t>
   </si>
   <si>
     <t>Celebração de convênio com o IFBA/MEC no intuito de trazer o PRONATEC para o nosso Município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Instalação de boias sinalizadoras ao longo da margem do Balneário Canto das Águas. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Efetuar patrolamento com urgência na via pública da Rua Professor Roberto Santos até o final da Rua </t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.xml</t>
   </si>
   <si>
     <t>Efetuar coleta periódica de lixo no Povoado Riachão e demais localidades Ribeirinhas.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.xml</t>
   </si>
   <si>
     <t>Adição de linha com a iluminação pública na Av. São Francisco nas mediações da EMBASA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">Construção de uma área de lazer no Povoado Cerquinha. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.xml</t>
   </si>
   <si>
     <t>Instalação de um orelhão em frente à Escola Municipal José Alves, localizada no Povoado Salgado.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.xml</t>
   </si>
   <si>
     <t>ESGOTAMENTO SANITÁRIO DO POVOADO QUIXABA, COM TRATAMENTO NOS MOLDES DA REVITALIZAÇÃO DA BACIA DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO, ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.xml</t>
   </si>
   <si>
     <t>Reforma da Escola José de Alencar localizada no Povoado Gato.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE UM MODULO POLICIAL NO ENTROCAMENTO DA SEDE DO MUNICÍPIO.                             </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHAMENTO DA ESTRADA DO CEMITÉRIO DO POVOADO ANGICO.                                            </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM PONTO DE ÔNIBUS EM FRENTE A PREFEITURA MUNICIPAL DE GLÓRIA.                        </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM POSTO MÉDICO NO POVOADO QUEIMADAS.                                             _x000D_
   </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DA BARRAGEM PÚBLICA E DO TANQUE DO ESTADO DO POV. LOGRADOURO E RECUPERAÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.xml</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL EMISSÁRIO NA AV. ADAUTO PEREIRA INICIANDO-SE DA RESIDÊNCIA DO SR. JOSÉ PESCADOR ATÉ O FINAL DO CANAL.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>Contas da CMG exercício 2011 do ex-gestor José Manoel Braz.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>Prestação Anual de contas 2011 da PMG</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 431/2010, que dispõe sobre a organização administrativa da PMG.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Plano de Carreira e remuneração do Profissional da Educação.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PL 001 - Desenvolver ações para implementar o Programa Minha casa, Minha vida.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>Confere Nominação a Creche Modelo do Povoado Quixaba.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME PARA O GINÁSIO DE ESPORTES DO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e  Defesa Civil (COMPDEC).</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>Crédito Especial no valor de R$ 1.143.131,00</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA A LOJA MAÇÔNICA LIBERDADE E GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIGA DESPORTIVA DE GLÓRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1981,68 +1981,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="157.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>