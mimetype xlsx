--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1088 +54,1088 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DOS ALAMBRADOS DAS QUADRAS DE ESPORTES DOS SEGUINTES POVOADOS: AGROVILA 05 BORDA DO LAGO E</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.xml</t>
   </si>
   <si>
     <t>LIGAÇÕES DE PONTOS DE ÁGUA NAS IMEDIAÇÕES DA LOCALIDADE DO RIACHO DA MORENA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSERTO DE ESTRADA VICINAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITO ENVIO POR PARTE DA SECRETARIA DE GOVERNO E/OU SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS E/OU DO GABINETE DO PODER EXECUTIVO, RELATÓRIO CONTENDO A DESCRIMINAÇÃO DETALHADA DE TODAS AS DESPESAS QUE FORAM EFETUADAS NO EVENTO &amp;#8220;PRÉ CARNAVAL SEM IGUAL&amp;#8221;, REALIZADO PELA PREFEITURA MUNICIPAL NESTE ANO DE 2014, BEM COMO A ORIGEM DOS RECURSOS DESTINADOS AO EVENTO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO NAS SEGUINTES COMUNIDADES: AGROVILAS 01, 02, 03, E 05 DO PROJETO GLÓRIA E AGROVILAS 01, 02, 03, 06 E 08 DO PROJETO JUSANTE E NO POVOADO BAIXA DAS PEDRAS.   </t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NAS SEGUINTES COMUNIDADES: AGROVILA 02 DO PROJETO GLÓRIA E AGROVILAS 01, 03 E 06 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SEJAM PODADAS AS ÁRVORES DA SEDE E DAS DEMAIS LOCALIDADE DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.xml</t>
   </si>
   <si>
     <t>EFETUAR A LIMPEZA DA CAPELA E DE TODO O PÁTIO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA A AGROVILA JUSANTE 05 COM ALAMBRADO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NAS AJ 05 E 09; CONSTRUÇÃO DE UMA ÁREA DE LAZER NA AJ 05.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO NA COMUNIDADE INDÍGENA DO POVOADO BATIDA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO DO POVOADO ANGICO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E AMPLIAÇÃO DE CASCALHAMENTO NA ESTRADA VICINAL QUE LIGA A BA-210 À AGROVILA 01 DO PROJETO GLÓRIA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UNIDADE DO PROGRAMA SAÚDE DA FAMÍLIA (PSF) NO PROJETO JUSANTE. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO PORTO DA SERRA E CALÇAMENTO NA AVENIDA PRINCIPAL.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS ESCOLAS NUCLEADAS NOS POVOADOS: ILHA DAS FLORES E BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.xml</t>
   </si>
   <si>
     <t>EFETUAR MELHORIAS NA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.xml</t>
   </si>
   <si>
     <t>EFETUAR REABERTURA/RESTAURAÇÃO DA ESTRADA QUE LIGA O POVOADO SERROTA AO POVOADO CHICO CORREA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO MERCADO MUNICIPAL; CALÇAMENTO DO PÁTIO DO MERCADO PUBLICO ABRANGENDO A ÁREA DO FÓRUM DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA O TRECHO DA BA-210 AOS SEGUINTES POVOADOS: GATO E BAIXA DO FEIJÃO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHAMENTO DA ESTRADA VICINAL QUE LIGA O TRECHO DA BA-210 AS SEGUINTES COMUNIDADES: BAIXA DO CAVALO, POÇO COMPRIDO, ANGICO E BAIXA DAS PEDRAS. </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO TRECHO VICINAL QUE DÁ ACESSO AOS SEGUINTES POVOADOS: RETIRO AO TINGUIZEIRO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DO ESGOTO DO POVOADO QUIXABA, COM OPÇÕES PARA QUE O MESMO SEJA FEITO LIMPEZAS PERIÓDICAS. </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE LAVANDERIAS PÚBLICAS NAS SEGUINTES COMUNIDADES: RIACHÃO, MALAMBÁ, PORTO DA SERRA, FREITAS, ILHA DAS FLORES, TORQUATO, SÍTIO DA LAGOA E QUEIMADAS.            </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO SÍTIO DA LAGOA. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA ESCOLA DOM MÁRIO ZANETTA.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO E INSTALAÇÃO DE 02 MATA BURROS NA AGROVILA 06 DO PROJETO JUSANTE, SENDO QUE UM SERÁ CONSTRUÍDO NA ENTRADA PRINCIPAL E OUTRO NA SAÍDA DE ACESSO À AGROVILA 07. </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAR ALAMBRADOS AO REDOR DA QUADRA DE ESPORTES DE SANTO ANTÔNIO EM CONFORMIDADE COM O CONVÊNIO Nº SIAFI 736960 QUE ESTÁ EM EXECUÇÃO E TEM VIGÊNCIA ATÉ O DIA 05/09/2014 NO VALOR DE R$146.250,00.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIOS NO CAMPO DE FUTEBOL DOS SEGUINTES POVOADOS: SALGADO DOS BENÍCIOS E GATO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA EDUARDO CAMPOS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM ALGUMAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO ESTÁDIO DE ESPORTES DO MUNICÍPIO, COM A CONSTRUÇÃO DE 02(DOIS) ESPAÇOS PARA AS ASSOCIAÇÕES E OUTRO PARA A LIGA DESPORTIVA DE GLÓRIA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.xml</t>
   </si>
   <si>
     <t>VISITA E ESTUDO TÉCNICO NA ÁREA GEOLÓGICA COM O OBJETIVO DE PROMOVER A AMPLIAÇÃO E PERFURAÇÃO DE POÇOS ARTESIANOS NO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ATERRO SANITÁRIO DOTADO DE EQUIPAMENTOS PARA O SEU FUNCIONAMENTO CONFORME LEGISLAÇÃO AMBIENTAL VIGENTE NO PAÍS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA COMPLETA NA ESCOLA DIONÍSIO PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">RETORNAR COM ABASTECIMENTO DE ÁGUA BRUTA PARA COMUNIDADE SALGADO DOS BENÍCIOS; GARANTIR O FUNCIONAMENTO DOS POÇOS ARTESIANOS DAS SEGUINTES COMUNIDADES: ANGICO, SERROTA, BAIXA DAS PEDRAS, FAVELA E CHICO CORREIA._x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAÇÃO DE UM TÉCNICO DA COELBA PARA QUE JUNTO COM FUNCIONÁRIO DA PREFEITURA, POSSA FAZER AVALIAÇÃO DAS REDES E EQUIPAMENTOS INCLUINDO: SUBESTAÇÕES, TRANSFORMADORES, POSTES NAS INSTALAÇÕES DE FORNECIMENTO DE ENERGIA DA CIDADE DE GLÓRIA E NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA, GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ALAMBRADOS QUE SEPARAM AS ARQUIBANCADAS DA QUADRA POLIESPORTIVA NAS OBRAS QUE ESTÃO EM ANDAMENTO NAS SEGUINTES COMUNIDADES: CHICO CORREIA, CERQUINHA E PORTO DA SERRA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.xml</t>
   </si>
   <si>
     <t>VIABILIZAR A RETIRADA DOS ENTULHOS DE LIXO NAS AG 02 E 03, CONFORME TRABALHO SEMELHANTE JÁ REALIZADO NA AG 05 DO MESMO PERÍMETRO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.xml</t>
   </si>
   <si>
     <t>PASSAGEM MOLHADA E ENCASCALHAMENTO NOS QUATRO RIACHOS QUE LIGAM O POVOADO QUEIMADAS AO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DUAS AMBULÂNCIAS QUE DEVERÃO SER DESTINADAS AS AGROVILAS 01 E 06 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA UNIDADE METEOROLÓGICA NO PERÍMETRO IRRIGADO DE GLÓRIA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR DO SR. JONES BRANDO DO AMARAL, GESTOR DO (PBF) PROGRAMA BOLSA FAMÍLIA, DA CIDADE DE GLÓRIA AS SEGUINTES SOLICITAÇÕES:_x000D_
 *FORNECER Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO DA CÂMARA MUNICIPAL DE GLÓRIA NO PRAZO DE 5 ( CINCO) DIAS OS SEGUINTES DOCUMENTOS:_x000D_
 - RELAÇÃO DE TODOS OS BENEFICIÁRIOS DO PBF- PROGRAMA BOLSA FAMÍLIA;_x000D_
 - RELAÇÃO DOS BENEFICIÁRIOS QUE TIVERAM SEUS BENEFÍCIOS SUSPENSOS OU CORTADOS NOS SEGUINTES PERÍODOS: DE JANEIRO Á DEZEMBRO DE 2013 E JANEIRO Á MAIO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO ANTIGO IATE CLUBE DE GLÓRIA PARA EXPOSIÇÃO DE ACERVOS EXISTENTES NO MUNICÍPIO, TORNANDO O REFERIDO ESPAÇO EM CENTRO DE CULTURA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.xml</t>
   </si>
   <si>
     <t>ENVIO DO CARRO LIMPA FOSSA PARA A COMUNIDADE DO BREJINHO SITUADA NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.xml</t>
   </si>
   <si>
     <t>ENVIAR PARA APRECIAÇÃO DO PODER LEGISLATIVO, O PROJETO DE REFORMA/AMPLIAÇÃO DO ESTÁDIO MUNICIPAL CONSTANDO A MAQUETE E/OU PLANTA BAIXA E/OU DESENHO, BEM COMO DEMAIS DOCUMENTOS REFERENTES À OBRA, TAIS COMO CÓPIA DE CONVÊNIOS POR VENTURA FIRMADOS, COPIA DO PROCESSO LICITATÓRIO E DEMAIS DOCUMENTOS REFERENTES À OBRA SUPRACITADA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.xml</t>
   </si>
   <si>
     <t>UM JOGO DE TRAVE EM TUBULAÇÃO DE FERRO PARA O CAMPO DE FUTEBOL DO POVOADO GATO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO A CHESF E A CODEVASF A NECESSIDADE DE IMPLANTAÇÃO DE UMA U.O.D ( UNIDADE DE OBSERVAÇÃO E  DEMONSTRAÇÃO)  EXPERIMENTAL NAS  AGROVILAS 01, 02 E 03 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA NOS PÓRTICOS DAS AGROVILAS 02, 03 E 05 DO PROJETO GLÓRIA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTOS DE ÁGUA E LUZ NOS CEMITÉRIOS DOS SEGUINTES POVOADOS: SALGADO DOS BENÍCIOS E ANGICO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.xml</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO COM O GOVERNO FEDERAL PARA IMPLANTAÇÃO DE UMA COZINHA POPULAR NA CIDADE DE GLÓRIA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.xml</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA NAS AGROVILAS: 01 E 02 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.xml</t>
   </si>
   <si>
     <t>ENCAMINHAR À CÂMARA MUNICIPAL DE GLÓRIA, PROJETO DE LEI QUE REGULAMENTA O CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.xml</t>
   </si>
   <si>
     <t>ENCAMINHAR À CÂMARA MUNICIPAL DE GLÓRIA, PROJETO DE LEI QUE ATUALIZA A REFORMA ADMINISTRATIVA DO MUNICIPIO, INCLUINDO O PLANO DE CARGOS E SALÁRIOS DE TODOS OS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.xml</t>
   </si>
   <si>
     <t>REVISÃO EM TODOS OS ORELHÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.xml</t>
   </si>
   <si>
     <t>LEVANTAMENTO EM TODAS AS COMUNIDADES DO INTERIOR DO MUNICÍPIO QUE FORAM CONTEMPLADAS COM O PROGRAMA ÁGUA PARA TODOS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.xml</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE FARDAMENTOS E MATERIAIS ESCOLARES PARA TODOS OS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DA FONTE GRANDE DO POVOADO OLHOS D'ÁGUA DO SOUZA NA PARTE INTERNA E EXTERNA, E ILUMINAÇÃO PÚBLICA NA MESMA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.xml</t>
   </si>
   <si>
     <t>ADEQUAR O REGIMENTO INTERNO A NOVA DINÂMICA DAS ATIVIDADES DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.xml</t>
   </si>
   <si>
     <t>ADEQUAR A LEI LEI ORGÂNICA A NOVA DINÂMICA DAS ATIVIDADES DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.xml</t>
   </si>
   <si>
     <t>PARCERIA ENTRE A SECRETARIA DE SAÚDE DE GLÓRIA E A SOCIEDADE SÃO VICENTE DE PAULO (VICENTINOS) DE PAULO AFONSO NA CONCESSÃO DE 04 (QUATRO) PROFISSIONAIS: 01 FUNCIONÁRIO DE SERVIÇOS GERAIS; 01 COZINHEIRA E 02 TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NAS RUAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.xml</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO ASFÁLTICA NA BA-210, NO TRECHO QUE INTERLIGA A SEDE DO MUNICÍPIO AO POSTO FISCAL DA ADAB (TREVO DE ITAPARICA).</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇOS DE LUZ COMPLETA NAS SEGUINTES LOCALIDADES: PONTA DA SERRA, SALGADO DOS BENÍCIOS E AJ&amp;#180;S 02 E 03.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE SEJA POSTA EM DISCUSSÃO E VOTAÇÃO O PROJETO DE RESOLUÇÃO N°01 QUE ALTERA O REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.xml</t>
   </si>
   <si>
     <t>ALTERAÇÃO NA LEI ORGÂNICA DA CÂMARA MUNICIPAL DE GLÓRIA.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM POSTO MÉDICO E CALÇAMENTO NO POVOADO RIACHÃO. </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇOS DE LUZ COMPLETO NO POVOADO SEGREDO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÕES DE CANALETAS PARA DRENAGEM DE ÁGUA PRÓXIMA A PRAÇA EDUARDO CAMPOS._x000D_
 </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE BEBEDOUROS NOS POÇOS ARTESIANOS PÚBLICOS DAS SEGUINTES LOCALIDADES: BAIXA DAS FURNAS, BAIXA GRANDE, LAJERO, MUQUÉM DE ONIAS, MUQUÉM DE JOCA, AZINHO, JOSÉ PEDRO, CHICO CORREIA, FAVELA, ARISTIDES E ANGICO. </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE PASSAGEM MOLHADA NAS SEGUINTES LOCALIDADES: BAIXA DO CAVALO, POÇO COMPRIDO, MANDACARU DOS ANJOS, ANGICO À BAIXA DAS PEDRAS, BAIXA DAS PEDRAS AO MANDACARU E FAVELA DE BISPO. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LUMINÁRIAS OU SISTEMA DE POSTEAMENTO NO CAMPO DE FUTEBOL DO POVOADO QUIXABA. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.xml</t>
   </si>
   <si>
     <t>CONCLUSÃO DA OBRA DO CALÇAMENTO LOCALIZADA AO LADO DO CAMPO DE FUTEBOL DO POVOADO QUIXABA ATÉ O GINÁSIO DE ESPORTE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DA GUARDA MUNICIPAL, COMO FORMA DE COLABORAR COM A PREVENÇÃO E REDUÇÃO DA VIOLÊNCIA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TORRE DE COMUNICAÇÃO TELEFÔNICA NA INTERMEDIAÇÃO DO MUNICÍPIO PARA QUE POSSA ATINGIR OITENTA POR CENTO DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BEBEDOUROS PARA OS ANIMAIS DO POVOADO BAIXA DAS PEDRAS COM A CAPTAÇÃO DE ÁGUA NO POÇO ARTESIANO DO POVOADO FAVELA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO CAMPOS FILHO, LOCALIZADA NAS PEDREIRAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NAS RUAS DA LOCALIDADE PEDREIRA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER PRÉVIO Nº 08739-13 - OPINA PELA APROVAÇÃO, PORQUE REGULARES,PORÉM COM RESSALVAS, DAS CONTAS DA CÂMARA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2012. </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO N°08738-13 - OPINA PELA APROVAÇÃO, PORQUE REGULARES,PORÉM COM RESSALVAS, DAS CONTAS DA PREFEITURA MUNICIPAL DE GLÓRIA, RELATIVAS AO_x000D_
 EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 01/2014, DE 15 DE ABRIL DE 2014. DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE GLÓRIA, PARA O EXERCÍCIO FINANCEIRO DE 2014, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 308.000,00 (TREZENTOS E OITO MIL REAIS), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO POVOADO OLHOS D&amp;#821;'ÁGUA DOS COELHOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE GLÓRIA, PARA O EXERCÍCIO FINANCEIRO DE 2014, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 156.159,54 (CENTO E CINQUENTA E SEIS MIL, CENTO E CINQUENTA E NOVE REAIS E CINQUENTA E QUATRO CENTAVOS), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE GLÓRIA, PARA O EXERCÍCIO FINANCEIRO DE 2014, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00 (CENTO E QUARENTA MIL REAIS), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1442,68 +1442,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/344/344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/353/353_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/378/378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/385/385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/387/387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/388/388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/389/389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2014/391/391_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>