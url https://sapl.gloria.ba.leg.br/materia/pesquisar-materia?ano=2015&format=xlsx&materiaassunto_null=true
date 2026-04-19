--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1835 +54,1835 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE FAMILIAR (PSF) NO POVOADO QUEIMADAS. </t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.xml</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DE FUTEBOL DO POVOADO ILHA DAS FLORES.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NAS SEGUINTES LOCALIDADES: BAIXA DAS PEDRAS E AJ'S: 01 E 06.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTOS NAS AGROVILAS JUSANTES 01, 02, 03 E 06.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA PROJETADA E COMPLEMENTAÇÃO NA RUA PEDRO MARTINS LISBOA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇÃO DO POSTO MÉDICO NO POVOADO PORTO DA SERRA._x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.xml</t>
   </si>
   <si>
     <t>EXTENSÃO NA DISTRIBUIÇÃO DE ÁGUA TRATADA DA ESTAÇÃO DO POVOADO OLHOS D&amp;#8217;ÁGUA DOS COELHOS AO POVOADO LOGRADOURO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.xml</t>
   </si>
   <si>
     <t>ENCASCALHAR AS ESTRADAS DA ÁREA DO POVOADO BREJO DO BURGO: DIVISA DO SALGADO DO MELÃO COM A DIVISA DO POVOADO JÚA, ATÉ O ENTROCAMENTO DE GLÓRIA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DE TODAS AS BARRAGENS PÚBLICAS DOS SEGUINTES POVOADOS DO BREJO DO BURGO: CERQUINHA, CARAÍBAS, POÇO, BREJINHO, SERROTA E BAIXA DO CHICO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ÁREA INDÍGENA DO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CRECHE INFANTIL NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.xml</t>
   </si>
   <si>
     <t>TROCA DOS REGISTROS DOS HIDRÔMETROS NAS RESIDÊNCIAS DOS POVOADOS DA BEIRA DO RIO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RITA MARIA DE OLIVEIRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA TODA REGIÃO RIBEIRINHA, TENDO COMO NÚCLEO DE REFERÊNCIA O POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DA SAÚDE DA MULHER, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS, JOSÉ MANOEL BRAZ, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSAGEM MOLHADA  NO RIACHO DO POVOADO BAIXA DO CAVALO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO PONTO DE ÔNIBUS CENTRAL DA SEDE DO MUNICÍPIO, SITUADA NA RUA JOSÉ DE HEMETÉRIO DE CARVALHO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CENTRO DE APOIO AO TURISTA NA SEDE DO MUNICÍPIO, MAIS PRECISAMENTE NO BALNEÁRIO CANTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO E CALÇAMENTO NO POVOADO MALAMBÁ.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.xml</t>
   </si>
   <si>
     <t>DISPONIBILIDADE DE UM FUNCIONÁRIO PERMANENTE PARA ATENDIMENTO NA AGÊNCIA DO BANCO DO BRASIL NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.xml</t>
   </si>
   <si>
     <t>RELAÇÃO DOS VEÍCULOS CONTRATADOS PELA PREFEITURA MUNICIPAL, POR SECRETARIA COM SEUS RESPECTIVOS NOMES DOS PROPRIETÁRIOS, QUILOMETRAGEM, VALORES E DESTINOS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.xml</t>
   </si>
   <si>
     <t>COBERTURA DO CANAL DE ESGOTO LOCALIZADO NA QUADRA 20 NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM TÉCNICO DA COELBA PARA QUE JUNTO DE UM FUNCIONÁRIO DA PREFEITURA, FAZER AVALIAÇÃO DA TENSÃO ELÉTRICA NA SEDE E DEMAIS LOCALIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DO ENTROCAMENTO DE GLÓRIA ATÉ O POVOADO OLHOS D'ÁGUA DO SOUZA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.xml</t>
   </si>
   <si>
     <t>MELHORIA NO CAMPO DE FUTEBOL DO POVOADO RETIRO E CONSTRUÇÃO DE UM VESTIÁRIO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.xml</t>
   </si>
   <si>
     <t>AUMENTO DO EFETIVO POLICIAL NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA CAPELINHA E RESTAURAÇÃO DO SANTO CRUZEIRO DA VELHA GLÓRIA, LOCALIZADO NO POVOADO MALHADA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA AGROVILA JUSANTE 05.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER COM CALÇAMENTO EM FRENTE A IGREJA DO POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.xml</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO POÇO ARTESIANO DA COMUNIDADE POÇO LOCALIZADO NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NAS AJ&amp;#180;S 05 E 09; E CONSTRUÇÃO DE UMA ÁREA DE LAZER NA AJ 05.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.xml</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO E ILUMINAÇÃO NA CICLOVIA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.xml</t>
   </si>
   <si>
     <t>REABERTURA DO FUNCIONAMENTO DA CASA DE PARTO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO SALGADINHO DOS LEITES.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE OITO MIL METROS DE CALÇAMENTO NO POVOADO RETIRO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ÁGUA POTÁVEL NAS DEZESSEIS RESIDÊNCIAS DO POVOADO SALGADINHO DOS VIEIRAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.xml</t>
   </si>
   <si>
     <t>ABERTURAS NAS LATERAIS (ALARGAMENTO) DA ESTRADA QUE INTERLIGA O CEMITÉRIO DO POVOADO OLHOS D'ÁGUA DO SOUZA AO POVOADO SALGADINHO DOS VIEIRAS - SALGADINHO DOS LEITES.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSAGEM MOLHADA NAS SEGUINTES LOCALIDADES: BAIXA DE NOÉ, BAIXA DO ANGICO, BAIXA DOS ARISTIDES E FAVELA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">A POSSIBILIDADE JUNTO COM A COMUNIDADE CARENTE A CONSTRUÇÃO DE CALÇADAS PUBLICAS NAS SUAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA FRENTE DA ESCOLA MANOEL VIEIRA NO POVOADO PORTO DA SERRA .</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA FRENTE DA ESCOLA PROFESSOR ROBERTO SANTOS NO POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DO PALMEIRAS NO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL NO POVOADO CHICO CORREIA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ALAMBRADOS QUE SEPARAM AS ARQUIBANCADAS DAS QUADRAS POLIESPORTIVAS QUE ESTÃO EM ANDAMENTO NAS SEGUINTES LOCALIDADES: CHICO CORREIA, CERQUINHA E PORTO DA SERRA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO SITIO DA LAGOA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PODAMENTO DAS ÁRVORES DA SEDE E DAS DEMAIS LOCALIDADES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.xml</t>
   </si>
   <si>
     <t>LIGAÇÕES DE PONTOS DE ÁGUA NO POVOADO RIACHO DA MORENA.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.xml</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA ESTRADA QUE LIGA O POVOADO OLHOS D'ÁGUA AO POVOADO SALGADINHO DOS LEITES; IMPLANTAÇÃO DE PLACAS, INDICANDO OS NOMES DOS REFERIDOS POVOADOS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">TROCA DOS TRANSFORMADORES E DAS LÂMPADAS NOS SEGUINTES POVOADOS: PORTO DA SERRA, OLHOS D&amp;#8217;ÁGUA DO SOUZA, RETIRO E SALGADINHO DOS LEITES. </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA PRÓXIMA A QUADRA POLIESPORTIVA DO POVOADO RETIRO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.xml</t>
   </si>
   <si>
     <t>PASSAGEM MOLHADA NO RIACHO DE NETO QUE DÁ ACESSO AO POVOADO NIZÁRIO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CAMPO SOCIETY, VIZINHO A QUADRA POLIESPORTIVA DO POVOADO CERQUINHA. </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO MERCADO PUBLICO DO POVOADO QUIXABA: CONSTRUÇÃO DE 02 BANHEIROS, ,REFORMA DO TELHADO, PINTURA, REFORMA DA PARTE ELÉTRICA, REPOSIÇÃO DOS BANCOS DA PRAÇA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS PASSAGENS MOLHADAS NO POVOADO SALGADINHO DOS LEITES - SALGADINHO DOS PEREIRAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO DO POVOADO OLHOS D'ÁGUA DO SOUZA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS SEGUINTES ESTRADAS: BA210 - SERIDÓ, OLHOS D'ÁGUA DOS COELHOS, AJ 01, 02, 03; BA210 - SERRA NEGRA AO COLÉGIO DIONIZIO PEREIRA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS ESCOLAS NUCLEADAS NOS SEGUINTES POVOADOS: ILHA DAS FLORES E BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXAS ELETRÔNICOS DO BANCO DO BRASIL E DO BRADESCO COM FUNÇÕES DE DEPOSITO E RETIRADA DE TALÕES DE CHEQUE.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NUCLEADA NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA CASA DE FARINHA DO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO MERCADO PÚBLICO DA SEDE, COM INSTALAÇÃO DE UM CENTRO DE DISTRIBUIÇÃO E COMERCIALIZAÇÃO DE PRODUTOS ARTESANAIS. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS VICINAIS DA BA 210 PARA ALGUNS POVOADOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA REFORÇAR OS ATENDIMENTOS NAS AJ 01, 02 E 03 E NOS POVOADOS : LOGRADOURO E OLHOS D'ÁGUA DOS COELHOS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DO ESGOTO DO POVOADO QUIXABA, COM OPÇÕES PARA QUE O MESMO SEJA REALIZADO LIMPEZAS PERIÓDICAS. </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.xml</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO POÇO ARTESIANO DO POVOADO CERQUINHA COM A REFORMA NA TUBULAÇÃO E INTERLIGAÇÃO DO BEBEDOURO DOS ANIMAIS, PRÓXIMO A IGREJA DA CERQUINHA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE DOIS TERAPEUTAS DA MEDICINA NATURAL NO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.xml</t>
   </si>
   <si>
     <t>QUE OS CORREIOS FAÇAM A ENTREGA DE DOCUMENTOS NAS LOCALIDADES DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.xml</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM ALGUMAS RUAS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UMA BALANÇA DE PESAGEM DE CARGA, COM CAPACIDADE DE 80 TONELADAS, À SER IMPLANTADA NO CENTRO ADMINISTRATIVO DO PERÍMETRO IRRIGADO DE GLÓRIA. </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL DO POVOADO SALGADO DOS BENÍCIOS E NO POVOADO GATO.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.xml</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM APARELHO PARA A REALIZAÇÃO DE EXAMES DE MAMAS (MAMÓGRAFO).</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA AMÂNCIO PEREIRA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NO POVOADO FAVELA E CHICO CORREIA, UTILIZANDO O ESPAÇO DA ESCOLA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ADUTORA PARA O SISTEMA DE IRRIGAÇÃO ENTRE O POVOADO OLHOS D'ÁGUA DO SOUZA E RETIRO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DE ACESSO A SERRA DO TINGUIZEIRO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.xml</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA ESCOLINHA DE JUDÔ, CAPOEIRA E KARATÊ NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.xml</t>
   </si>
   <si>
     <t>CALÇAMENTO NA ÁREA INDÍGENA DO POVOADO BREJO DO BURGO E DAS SEGUINTES LOCALIDADES: POÇO, BREJINHO, CARAÍBAS, E DA ÁREA NÃO INDÍGENA DO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.xml</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UMA TORRE TELEFÔNICA DA EMPRESA CLARO NA SERRA DO RETIRO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM TÉCNICO AGRÍCOLA PARA AUXILIAR OS AGRICULTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DE FUTEBOL E CONSTRUÇÃO DE UM VESTIÁRIO NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA DISTRIBUIÇÃO DE ÁGUA NA COMUNIDADE CONHECIDA POR GERALDO, LOCALIZADA PRÓXIMO AO RASO DA CANASTRA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE MULUNGU, LOCALIZADO ENTRE OS POVOADOS BREJO DO BURGO E SALGADO DOS BENÍCIOS. </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA NA BARRAGEM PÚBLICA DO POVOADO LOGRADOURO E NO TANQUE DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">ADIÇÃO DE LINHA DE ILUMINAÇÃO PUBLICA NA AV. SÃO FRANCISCO NAS MEDIAÇÕES DA RESIDÊNCIA DE MANOEL DE ZÉ BODE E DO SISTEMA DE ABASTECIMENTO DE ÁGUA (EMBASA) </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO NO POVOADO BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE REDE ELÉTRICA NO POVOADO SITIO DA LAGOA NAS SEGUINTES RESIDÊNCIAS: _x000D_
 EVÂNIO BRAZ DE SOUZA; MARIA BRAZ NETA, NOEDJA MONIQUE E CICERA MARIA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO LAGOA NEGRO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.xml</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE JARDINS, LOCALIZADO A 2 KM DO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA REDE DE ESGOTO NA RUA DOS CORREIAS NO POVOADO QUIXABA, COM MEDIDA DE 300 METROS DE</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PISTA DA BA-210 ENTROCAMENTO (SEDE DO MUNICÍPIO) ATÉ O POSTO DA ADAB.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA ADAIR PEREIRA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO SERROTA DO BREJO.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ENERGIA ELÉTRICA NO CEMITÉRIO DO POVOADO SALGADO DOS BENÍCIOS COM ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO DE ATENDIMENTO DA EMPRESA BAIANA DE ÁGUAS E SANEAMENTO (EMBASA) NA SEDE DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONTROLAR O ACESSO DE VEÍCULOS NA CAPTAÇÃO DE ÁGUA DOS CARROS PIPAS, NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.xml</t>
   </si>
   <si>
     <t>COLETA DE LIXO NOS SEGUINTES POVOADOS RIBEIRINHOS: RIACHÃO, MALAMBÁ, PORTO DA SERRA, FREITAS, ILHA D</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CASCALHAMENTO DA RUA JOÃO CAMPOS FILHO, CONHECIDA COMO PEDREIRAS. </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PERFURAÇÃO E INSTALAÇÃO DE UM POÇO ARTESIANO ENTRE OS POVOADOS LAGOA DO NEGRO E CERQUINHA. </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.xml</t>
   </si>
   <si>
     <t>REVISÃO DE ILUMINAÇÃO PÚBLICA COM IMPLEMENTAÇÃO DE BRAÇOS DE LUZES NAS SEGUINTES LOCALIDADES:_x000D_
 &amp;#616;</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA DA CAPELA DO CEMITÉRIO DA SEDE COM INSTALAÇÃO  DO FORRO E RELIGAÇÃO DA ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO RIACHÃO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA E ILUMINAÇÃO DA PRAÇA DA IGREJA DE SANTO ANTÔNIO E MELHORAMENTO NO QUIOSQUE. </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS ELETRÔNICAS NA AVENIDA ADAUTO PEREIRA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.xml</t>
   </si>
   <si>
     <t>&amp;#61692;	IMPLANTAÇÃO DE LUMINÁRIAS OU UM SISTEMA DE POSTEAMENTO NO CAMPO DE FUTEBOL DO POVOADO QUIXA</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">CONCLUSÃO DE CALÇAMENTO LOCALIZADO PARALELO AO CAMPO DE FUTEBOL DO POVOADO QUIXABA ATÉ O GINÁSIO DE </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.xml</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO DO LADO DIREITO DA CICLOVIA, DA ENTRADA DA CIDADE ATÉ A SECRETARIA DE I</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POÇO ARTESIANO COM GRUPO GERADOR NA LOCALIDADE TALHADINHO</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.xml</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE CALÇAMENTO DE ALGUMAS RUAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE FAZENDA JACU, LOCALIZADA NO POVOADO BREJO DO BURGO. </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAR NA PRAÇA ADAIR PEREIRA LEITE, NA PRAÇA DA IGREJA DE SANTO ANTÔNIO, E NA ORLA DA CIDADE DE GLÓRIA, INSTALAÇÃO DE REDE GRATUITA DE INTERNET SEM FIO (WIFI).</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA VEGETAÇÃO EXISTENTE NAS LATERAIS DA ESTRADA (BA-210) DO POVOADO SALGADO DOS BENÍCIOS ATÉ AG 05. </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA NO INTUITO DE BUSCAR SOLUÇÕES IMEDIATAS PARA O DESTINO CORRETO DO LIXO ORGÂNICO E RESÍDUOS SÓLIDOS DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.xml</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA EXMA. PREFEITA MUNICIPAL PARA PRESTAR ALGUNS ESCLARECIMENTOS SOBRE O PAGAMENTO DO PISO SALARIAL DOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.xml</t>
   </si>
   <si>
     <t>CÓPIA DA SENTENÇA DE TODOS OS PROCESSOS TRABALHISTAS PAGOS PELA PREFEITURA NO ANO DE 2014/2015 (RELAÇÃO EM ANEXO).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE &amp;#8220;LAGOINHA&amp;#8221;, PRÓXIMO AO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.xml</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO ESGOTO DO POVOADO AGROVILA 05 (BORDA DO LAGO).</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DA LAGOA NATURAL NAS &amp;#8220;PEDRINHAS&amp;#8221;, LOCALIZADA NA COMUNIDADE POÇO NO POVOADO BREJO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.xml</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE A SRA. MARIA ADEMASIA RODRIGUES DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.xml</t>
   </si>
   <si>
     <t>MAPA DA ÁREA INUNDADA PELA BARRAGEM DE MOXOTÓ (USINA APOLÔNIO SALES) E PELA BARRAGEM DE ITAPARICA (LUIZ GONZAGA), COM A SUA DEVIDA DESCRIÇÃO, INFORMANDO AINDA O QUANTITATIVO DE FAMÍLIAS ATINGIDAS PELAS OBRAS MENCIONADAS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA, DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUEREMOS DA EXMA. PREFEITA MUNICIPAL O ENVIO DOS SEGUINTES DOCUMENTOS:_x000D_
 	CÓPIA DO DEPOSITO EFETUANDO DEVOLUÇÃO DO VALOR DE R$ 99.249,90 (NOVENTA E NOVE MIL, DUZENTOS E QUARENTA E NOVE REAIS E NOVENTA CENTAVOS), CONFORME PROCESSOS TCM N° 08246-14._x000D_
 	CÓPIA DO PAGAMENTO DAS MULTAS EFETUADAS PELO TCM, CONFORME OS SEGUINTES PROCESSOS: 00502-13, 08246-14, 07935-15, 08738-13._x000D_
 </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#61607;	REQUEREMOS DA EXMA. PREFEITA MUNICIPAL O ENVIO DOS SEGUINTES DOCUMENTOS:_x000D_
 &amp;#61692;	INFORMAR QUANTOS FUNCIONÁRIOS RECEBEM PELA PREFEITURA E PRESTAM SERVIÇOS EM OUTROS ÓRGÃOS._x000D_
 &amp;#61692;	ENVIO DE CONTRATO OU ACORDO DE COOPERAÇÃO ENTRE OS ÓRGÃOS._x000D_
 &amp;#61692;	CÓPIA DA FOLHA DE PAGAMENTO DOS FUNCIONÁRIOS EM LIDE._x000D_
 &amp;#61692;	RELAÇÃO DOS FUNCIONÁRIOS DEMITIDOS PELA PREFEITURA (NOME, CARGO E FUNÇÃO) CONFORME NOTICIAS VEICULADAS NA IMPRENSA._x000D_
 </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA, DORGIVAL ARAUJO MELO, JOSÉ ROBERTO DOS SANTOS, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.xml</t>
   </si>
   <si>
     <t>REFORMA PROVISÓRIA URGENTE DO POSTO DE SAÚDE ANTIGO E ACELERAÇÃO NA OBRA DO PSF NOVO DO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NAS SEGUINTES LOCALIDADES: POVOADO OLHOS D&amp;#8217;ÁGUA DO SOUZA E POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">	&amp;#61607;	CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO GATO;_x000D_
 &amp;#61607;	MELHORIAS NO CAMPO DE FUTEBOL DO REFERIDO POVOADO:_x000D_
 &amp;#61692;	AMPLIAÇÃO DO CAMPO DE FUTEBOL;_x000D_
 &amp;#61692;	CONFECÇÃO DE TRAVES PADRONIZADAS PARA FUTEBOL DE CAMPO;_x000D_
 &amp;#61692;	CONSTRUÇÃO DE UM VESTIÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO ANUAL DE CONTAS - PROCESSO N° 08245-14 - GESTOR: ERONIDES AFONSO DA SILVA - 2013</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE GLÓRIA, PARA O EXERCÍCIO FINANCEIRO DE 2015, A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 18.000,00 (DEZOITO MIL REAIS), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA DE RUA JOSÉ AUGUSTO DA SILVA A RUA PROJETADA NA SEDE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO FISCAL E DA SEGURIDADE SOCIAL DO</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 002/2015, DE 14 DE ABRIL DE 2015._x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃ</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 03, DE 15 DE MAIO DE 2015._x000D_
 _x000D_
 _x000D_
 APROVA O PLANO MUNICIPAL DE EDUCAÇÃO &amp;#8211; PME </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 04, DE 15 DE MAIO DE 2015._x000D_
 _x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE AUTORIZAÇÃO PARA A PREFEITA ASSINA</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 05, DE 18 DE MAIO DE 2015._x000D_
 _x000D_
 _x000D_
 ALTERA A LEI N.º 444, DE 15 DE DEZEMBRO DE 2010, </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 06, DE 17 DE JUNHO DE 2015._x000D_
 _x000D_
 _x000D_
 DA NOVA REDAÇÃO A LEI DE Nº 397/2009, QUE DISPÕE</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 07, DE 23 DE JULHO DE 2015._x000D_
 _x000D_
 _x000D_
 ALTERA A LEI N.º 444, DE 15 DE DEZEMBRO DE 2010,</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 08, DE 24 DE AGOSTO DE 2015._x000D_
 _x000D_
 MAJORA OS VALORES DOS VENCIMENTOS DOS PROFISSIONA</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 09 DE 29 DE SETEMBRO DE 2015_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LEI N.º 10, DE 10 DE NOVEMBRO DE 2015._x000D_
 _x000D_
  &amp;#8220;RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 11, DE 16 DE NOVEMBRO DE 2015._x000D_
 _x000D_
 _x000D_
 INSTITUI NO MUNICÍPIO A SEMANA DO BEBÊ DE GLÓ</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.°12/2015 DE 11 DE DEZEMBRO DE 2015._x000D_
 &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL, P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2190,68 +2190,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.xml" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="97.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>