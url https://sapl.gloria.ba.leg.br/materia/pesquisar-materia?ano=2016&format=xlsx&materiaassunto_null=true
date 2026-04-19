--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1148 +54,1148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ERONIDES AFONSO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.xml</t>
   </si>
   <si>
     <t>ATERRAMENTO E DRENAGEM DA RUA JOSÉ AUGUSTO DA SILVA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.xml</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA REDE DE ESGOTAMENTO SANITÁRIO E IMPLANTAÇÃO DE REDE DE ÁGUA POTÁVEL NA RUA JOSÉ AUGUSTO</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CALÇAMENTO NO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.xml</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.xml</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO POSTO MÉDICO DO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RITA MARIA DE OLIVEIRA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTE NA PRAÇA DA JUVENTUDE NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA ESTRADA DO POVOADO MALÁMBA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATERRAMENTO E DRENAGEM DO BARREIRO LOCALIZADO POR TRÁS DA CASA DE URSOLINO PEREIRA LEITE LOCALIZADO NO POVOADO SALGADINHO DOS LEITES. </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE TODAS AS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ENERGIA ELÉTRICA NA RUA AUGUSTO JOSÉ DA SILVA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E CONSTRUÇÃO DE UM VESTIÁRIO DO CAMPO DE FUTEBOL DO POVOADO ILHA DAS FLORES.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE FAMILIAR NO POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA REDE DE ÁGUA ENCANADA NAS RESIDÊNCIAS DA SRA. BIO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MINI PONTE SOBRE O CÓRREGO QUE DÁ ACESSO AO BAIRRO PEDREIRAS, PRÓXIMO A SUBESTAÇÃO DA EMBASA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO DA LAGOA NA RUA JOÃO CAMPOS FILHO LOCALIZADO NAS PEDREIRAS._x000D_
 CONSERTO DA RUA JOÃO CAMPOS FILHO INTERLIGANDO COM A RUA ADAUTO PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ÁGUA POTÁVEL NO POVOADO SALGADINHO DOS LEITES. </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MINI PONTE NO RIACHO LOCALIZADO ENTRE OS POVOADOS CERQUINHA E PERNAMBUCO DE BAIXO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO DE 700 (SETECENTOS) METROS NA ESTRADA DE ACESSO À ALDEIA INDÍGENA XUCURU KARIRI NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO COM INSTALAÇÃO DE UM MOTOR ELÉTRICO TRIFÁSICO NA LOCALIDADE BAIXA DO GUINÉ.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ÁGUA POTÁVEL NA RUA PEDRO SÁ LOCALIZADA POR TRÁS DA RUA NOVA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AÇÃO "TAPA BURACO" NA BA-210, DO TREVO DE GLÓRIA AO TREVO DE ITAPARICA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM COBERTURA, VESTIÁRIO E ARQUIBANCADA NO POVOADO ILHA DAS FLORES.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>*CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO SALGADO DOS BENÍCIOS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL DO POVOADO CHICO CORREIA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA/SUBSTITUIÇÃO URGENTE DO ÔNIBUS QUE FAZ O TRANSPORTE DOS ESTUDANTES DO MUNICÍPIO DE_x000D_
 GLÓRIA PARA PAULO AFONSO, NO HORÁRIO NOTURNO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE UM CENTRO DE APOIO AO TURISTA NA SEDE DO MUNICÍPIO, MAIS PRECISAMENTE NO BALNEÁRIO CANTO DAS ÁGUAS EM UMA DAS SALAS QUE FAZEM PARTE DO COMPLEXO ESPORTIVO - PRAÇA DA JUVENTUDE. </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DO ENTRONCAMENTO DE GLÓRIA ATÉ O POVOADO OLHOS D'ÁGUA DO SOUZA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DA SAÚDE DA MULHER NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>.CONSTRUÇÃO DE UM PÓRTICO NA ENTRADA DA CIDADE:_x000D_
 .INSTALAÇÃO DE DOIS PONTOS DE ÔNIBUS NO ENTRONCAMENTO;</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA ESTRADA E CASCALHAMENTO DE 8 KM, QUE LIGAM O POVOADO LAGOA DO NEGRO À FAVELA DE KAKÁ.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO ENTRE OS POVOADOS PORTO DA SERRA E TORQUATO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LAVANDERIAS PÚBLICAS, NAS SEGUINTES LOCALIDADES RIBEIRINHAS: RIACHÃO, MALAMBÁ, PORTO DA SERRA...</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTACÃO DE REDE ELÉTRICA DE BAIXA TENSÃO, ENTRE AS RUAS VANDERLÚCIA E A AVENIDA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JOSÉ NILSON SÁ OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA E RECUPERAÇÃO DA ESTRADA QUE LIGA O POVOADO LAGOA DO NEGRO AO POVOADO FAVELA, ANTIGA ESTR</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO POVOADO ANGICO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL DO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA UM PASSO PARA A UNIVERSIDADE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NA RUA VANDERLÚCIA - NAS RUAS DAS CASAS POPULARES INTERLIGANDO COM A AVENID</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE CALÇAMENTO NA RUA NOÉ PEREIRA DOS SANTOS, DAS CASAS POPULARES. </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO-DE HORAS DE TRATOR GRATUITAS PARA OS AGRICULTORES DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NA QUADRA SANTO ANTÓNIO E REPARO DA SUA COBERTURA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS, DORGIVAL ARAUJO MELO, JOSÉ MANOEL BRAZ, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>- DESCRIÇÃO DE TODAS AS ETAPAS DA REFORMA DO COLÉGIO CEAF, INCLUINDO PRAZOS PARA INÍCIO E TÉRMINO DA</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO UMA VEZ POR SEMANA NO PROJETO_x000D_
 JUSANTE.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS, JOSÉ MANOEL BRAZ, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS VEÍCULOS CONTRATADOS PELA PREFEITURA_x000D_
 MUNICIPAL DE GLÓRIA, POR SECRETARIA, COM SEUS RESP</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO ENVIO DE RELATÓRIO CONTENDO OS CUSTOS RELATIVOS AO TRANSPORTE_x000D_
 E COMBUSTÍVEL UTILIZADOS NA </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE BEBEDOUROS NA PRAÇA DA JUVENTUDE._x000D_
 </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA DA BA- 210 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ÁREA COBERTA NO COLÉGIO CEAF PARA REALIZAÇÃO DE EVENTOS ESCOLARES._x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CARGO DE MAESTRO NO QUADRO DOS SERVIDORES DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO DO POVOADO OLHOS D'ÁGUA DO SOUZA._x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PERFURAÇÃO DE UM POÇO ARTESIANO NO POVOADO GEMEDOR._x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; OFICIALIZAÇÃO DO NOME DO "LOTEAMENTO CECÍLIA FERREIRA"; _x000D_
 &gt; PAVIMENTAÇÃO; _x000D_
 &gt; SANEAMENTO BÁSICO; _x000D_
 &gt; ILUMINAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- REFORMA DO MERCADO PÚBLICO DO POVOADO QUIXABA: _x000D_
 - CONSTRUÇÃO DE 02 (DOIS) BANHEIROS; _x000D_
 - PINTURA; </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DE AMPARO PARA CRIANÇAS E ADOLESCENTES NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TRATOR AGRÍCOLA EQUIPADO DE IMPLEMENTOS PARA A ASSOCIAÇÃO DA ALDEIA SERROTA DO BREJO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, VEM NA FORMA REGIMENTAL DESTA CASA, SOLICITAR QUE APÓS OUVIR O PLENÁRIO SEJA ENCAMINHADO A EXMA. PREFEITA MUNICIPAL A SEGUINTE SOLICITAÇÃO NO CEMITÉRIO DO POVOADO QUIXABA:_x000D_
 - AMPLIAÇÃO E REFORMA; _x000D_
 - CONSTRUÇÃO DE UMA CAPELA._x000D_
 </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">V REFORMA DO CAMPO DE FUTEBOL DA AGROVILA JUSANTE 05._x000D_
 </t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO MERCADO PÚBLICO DA SEDE DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE PRÓXIMA DA SERROTA DO BREJO DO BURGO._x000D_
 </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE TATU DO BREJO DO BURGO._x000D_
 </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>- IMPLANTAÇÃO DE UM POSTO DE SERVIÇOS DO BANCO DO_x000D_
 BRASIL NA SEDE DO MUNICÍPIO, COM CAIXAS ELETRÔNIC</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">-CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO TORQUATO._x000D_
 </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE BRAÇOS DE LUZES NA RUA JOSÉ AUGUSTO DA SILVA, ANTIGA RUA PROJETADA._x000D_
 </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ESCOLA NUCLEADA NO POVOADO CERQUINHA._x000D_
 </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PERFURAÇÃO DE UM POÇO ARTESIANO NA ROÇA DA LAGOA, PRÓXIMO AO POVOADO BAIXA DAS PEDRAS._x000D_
 </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORMA DA CASA DE FARINHA NO POVOADO CERQUINHA._x000D_
 </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY, VIZINHA A QUADRA POLIESPORTIVA DO POVOADO CERQUINHA._x000D_
 </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BALANÇA RODOVIÁRIA COM CAPACIDADE DE PESAGEM PARA 80 TONELADAS, Á SER IMPLANTADA NO PERÍMETRO IRRIGADO DE GLÓRIA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUçÃO DE UM POSTO DE SAÚDE NO POVOADO_x000D_
 QUEIMADAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>*QUE OS CORREIOS FAçAM A ENTREGA DE DOCUMENTOS PARA AS_x000D_
 LOCALIDADES DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>*CRIAçÃO DE UMA ESCOLINHA DE JUDO, CAPOEIRA E KARATÊ_x000D_
 NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>&amp;#8226; LIMPEZA DA BARRAGEM DA EMA LOCALIZADA NO POVOADO CHICO_x000D_
 CORREIA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAçÃO DAS PESSOAS CADASTRADAS NO PROGRAMA_x000D_
 MINHA CASA MINHA VIDA RURAL.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER NA AGROVILA JUSANTE 9.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAçÃO DE UM POçO ARTESIANO NA LOCALIDADE BAIXA DAS_x000D_
 CABOCLAS, PRÓXIMO AO POVOADO BREJO DO BURGO</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO ENVIO DE NOTAS FISCAIS REFERENTES À COMPRA DE 4 (QUATRO)_x000D_
 VEÍCULOS (FIAT PÁLIO) ADQUIRIDOS </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO ENVIO DE PLANO TRABALHO REFERENTE AO CONVÊNIO FIRMADO PELA_x000D_
 PREFEITURA MUNICIPAL DE GLÓRIA </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO - OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS, DAS CONTAS DA PREFEITURA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO - OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS, DAS CONTAS DA CÂMARA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 001, DE 04 DE JANEIRO DE 2016._x000D_
 ALTERA A LEI MUNICIPAL Nº 526, QUE RATIFICA O_x000D_
 PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO_x000D_
 DE GLÓRIA E O ESTADO DA BAHIA, ATRAVÉS DA_x000D_
 SECRETARIA DA SAÚDE DO ESTADO DA BAHIA E OUTROS_x000D_
 MUNICÍPIOS BAIANOS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.° 002, DE 15 DE ABRIL DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI NO 003/2016, DE 15 DE ABRIL DE 2016._x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E </t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 004, DE 25 DE ABRIL DE 2016._x000D_
 DISPÕES SOBRE IMPLANTAÇÃO DO SISTEMA MUNICIPAL DE A</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 05, DE 06 DE MAIO DE 2016._x000D_
 DISPÕE SOBRE AUTORIZAÇÃO PARA A PREFEITA ASSINAR CONV</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE NOMEAÇÃO A UNIDADE BÁSICA DE SAÚDE UBS DO POVOADO BAIXA DAS PEDRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O(A) CHEFE DO EXECUTIVO MUNICIPAL A VENDER EM HASTA PÚBLICA, VEÍCULOS USADOS E SIMIL</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A UNIFICAÇÃO DE CADASTRO DOS PROFISSIONAIS DO MAGISTÉRIO QUE TENHAM DOIS VÍNCULOS COM O MUNICÍPIO DE GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1502,68 +1502,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>