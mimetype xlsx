--- v0 (2026-01-19)
+++ v1 (2026-04-19)
@@ -54,2044 +54,2044 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NAS SEGUINTES COMUNIDADES: AGROVILAS_x000D_
 01,02,03,05 DO PROJETO DE GLORIA, AGROVILAS 01,02,0</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TRATOR AGRÍCOLA DOTADO DE EQUIPAMENTOS_x000D_
 DE MÚLTIPLAS FUNÇÕES COMO: GRANDE HIDRÁULICA...</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO_x000D_
 POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTIR APOIO DE TRANSPORTE ESCOLAR AOS ESTUDANTES_x000D_
 UNIVERSITÁRIOS E TECNOLÓGICOS DE NÍVEL MÉDIO MA</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERACÃO ASFÁLTICA DA ENTRADA DO POVOADO_x000D_
 QUIXABA ATÉ O BODE ASSADO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CONCLUSÃO DE CALÇAMENTO LOCALIZADO PARALELO AO_x000D_
 CAMPO DE FUTEBOL DO POVOADO QUIXABA ATÉ O GINÁSIO DE</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTUÁRIO NO CAMPO DE FUTEBOL NO_x000D_
 POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA REDE DE ÁGUA ENCANADA NAS_x000D_
 RESIDÊNCIAS DA SENHORA BIO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; CRIAÇÃO DE UMA ESCOLINHA DE JUDO, CAPOEIRA E_x000D_
 KARATÊ NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
     <t>REFORMA DO POSTO MÉDICO DA AGROVILA JUSANTE 2.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO_x000D_
 NO POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE HORAS DE TRATOR GRATUITAS_x000D_
 PARA OS AGRICULTORES DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA_x000D_
 NO POVOADOS: GATO, SALGADOS DOS BENÍCIOS E_x000D_
 ALDEIA DA BATIDA</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TRATOR AGRÍCOLA DOTADO DE_x000D_
 EQUIPAMENTOS DE MÚLTIPLAS FUNÇÕES COMO:_x000D_
 GRANDE HIDRÁULIC</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM_x000D_
 COBERTURA VESTUÁRIO E ARQUIBANCADA NO POVOADO_x000D_
 ILHA DAS </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DE AMPARO PARA_x000D_
 CRIANÇAS E ADOLESCENTES NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO ENTRONCAMENTO DE_x000D_
 GLÓRIA ATÉ A DIVISA DE MACURURÉ E DA DIVISA ATÉ O_x000D_
 POVOA</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NAS SEGUINTES_x000D_
 LOCALIDADES DO POVOADO BREJO DO BURGO:_x000D_
 &amp;#8226; </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DE QUADRAS POLIESPORTIVAS NAS_x000D_
 SEGUINTES COMUNIDADES: AGROVILA 02 DO PROJETO_x000D_
 GLÓRIA E A</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BALANÇA RODOVIÁRIA COM A_x000D_
 CAPACIDADE DE PESAGEM PARA 80 TONELADAS, Á SER_x000D_
 IMPLANT</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAPELINHA E RESTAURAÇÃO DO SANTO_x000D_
 CRUZEIRO DA VELHA GLÓRIA, LOCALIZADO NO POVOADO_x000D_
 MALHAD</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE DOIS TERAPEUTAS DA MEDICINA_x000D_
 NATURAL NO MUNICÍPIO DE GLÓRIA._x000D_
 </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ILUMINAÇÃO E CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DE_x000D_
 FUTEBOL NO POVOADO ILHA DAS FLORES._x000D_
 </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCALIDADES : CERQUINHA (ATLÉTICO CERQUIENSE),_x000D_
 SALINA (AZULÃO), PONTA D'ÁGUA (REAL MADRI) POÇO_x000D_
 PON</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, AMPLIAÇÃO E CASCALHAMENTO_x000D_
 DA ESTRADA QUE SAI DO POVOADO BREJO DO_x000D_
 BURGO ATÉ A LOCALIDA</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISTRIBUIÇÃO DE FARDAMENTOS E MATERIAIS ESCOLARES_x000D_
 A TODOS OS ALUNOS DA REDE MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM VEICULO EQUIPADO TIPO CARRO FOSSA_x000D_
 PARA ATENDIMENTO NAS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ARBORIZAÇÃO AS MARGENS DA CICLOVIA DO_x000D_
 ENTRONCAMENTO DE GLÓRIA AO BALNEÁRIO CANTO DAS AGUAS._x000D_
 </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EXTENSÃO DA REDE DE ÁGUA DO POVOADO_x000D_
 OLHOS D'ÁGUA DOS COELHOS AO POVOADO_x000D_
 LOGRADOURO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO_x000D_
 CAMPO DE FUTEBOL DO PALMEIRAS NO POVOADO_x000D_
 TORQUATO._x000D_
 </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO POSTO MÉDICO E CONSTRUÇÃO DE_x000D_
 UMA PRAÇA NO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR CONSERTO DA DETERIORAÇÃO DA ESTRADA DO KM-74 (BA 210), ENTRE_x000D_
 AS COMUNIDADES AG 05 E AG 03 </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO NO POVOADO_x000D_
 SERROTA DO BREJO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NA UNIDADE BÁSICA DE SAÚDE JOSÉ_x000D_
 BARBOSA DE OLIVEIRA NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; PAVIMENTAÇÃO DE 1.500(UM MIL QUINHENTOS_x000D_
 METROS ) DE CALÇAMENTO;_x000D_
 &amp;#8226; CONSTRUÇÃO DE UMA </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA_x000D_
 NO POVOADO SÍTIO DA LAGOA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; COLETA DE LIXO UMA VEZ NA SEMANA NAS_x000D_
 COMUNIDADES RIBEIRINHAS: MALAMBÁ, RIACHÃO,_x000D_
 PORTO DA S</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>*REFORMA DO MERCADO PÚBLICO DO POVOADO QUIXABA:_x000D_
 - CONSTRUÇÃO DE DOIS BANHEIROS;_x000D_
 - PINTURA;_x000D_
 - REFO</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; AQUISIÇÃO DE UMA AMBULÂNCIA PARA O POVOADOLAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA E RECUPERAÇÃO COM CASCALHAMENTO_x000D_
 DA ESTRADA QUE LIGA O POVOADO CERQUINHA AO_x000D_
 POVOADO LAGO</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; REFORMA DA CASA DE FARINHA NO POVOADO_x000D_
 CERQUINHA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CEMITÉRIO NAS MEDIAÇÕES ENTRE_x000D_
 OS POVOADOS PORTO DA SERRA, TORQUATO E QUEIMADAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; REABERTURA E RECUPERAÇÃO COM CASCALHAMENTO_x000D_
 DA ESTRADA QUE LIGA O POVOADO LAGOA DO NEGRO E_x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY,_x000D_
 VIZINHA A QUADRA POLIESPORTIVA DO POVOADO_x000D_
 CERQUINHA.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS VEÍCULOS CONTRATADOS PELA_x000D_
 PREFEITURA MUNICIPAL DE GLÓRIA, POR SECRETARIA,_x000D_
 COM OS RESPE</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA PRESTAR ATENDIMENTOS DE URGÊNCIAS_x000D_
 NA UBS DO POVOADO BAIXA DAS PEDR</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS VICINAIS DA BA-210, PASSANDO PELA AGROVILA_x000D_
 AG-05, MANDACARU DOS ANJOS, POÇ</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; CONSTRUÇÃO DE UMA CRECHE INFANTIL NO POVOADO_x000D_
 CERQUINHA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM_x000D_
 VESTUÁRIO, ARQUIBANCADA E COBERTURA NO_x000D_
 POVOADO LAGOA DO</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE TODOS OS REMÉDIOS DA FARMÁCIA_x000D_
 BÁSICA NOS PSF'S E NOS POSTOS DE SAÚDE DO NOSSO MUNIC</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>* CONTRATAÇÃO DE UM TÉCNICO AGRÍCOLA PARA_x000D_
 AUXILIAR OS AGRICULTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM INFORCENTRO DE INFORMÁTICA NO_x000D_
 POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO CEMITÉRIO DO POVOADO DO_x000D_
 BREJO DO BURGO, COM A CONTRATAÇÃO DE UM_x000D_
 FUNCIONÁRIO</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NUCLEADA NO POVOADO_x000D_
 ILHA DAS FLORES PARA ATENDER AS LOCALIDADES_x000D_
 RIBEIRINH</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃODE UMA ACADEMIA DA SAÚDE NO_x000D_
 PROJETO JUSANTE UTILIZANDO O ESPAÇO DAS_x000D_
 ESCOLAS QUE FORAM DE</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CASA DOS CONSELHOS_x000D_
 MUNICIPAIS, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; CONSTRUÇÕES DE PRAÇAS PÚBLICAS NOS SEGUINTES_x000D_
 POVOADOS: CERQUINHA.LAGOA DO NEGRO,POÇO,PONTA_x000D_
 </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO NAS CASAS DE FARINHAS_x000D_
 DOS SEGUINTES POVOADOS: BREJO DO BURGO NA_x000D_
 ALDEIA PAKARAR</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR Á CÂMARA MUNICIPAL DE GLÓRIA, PROJETO_x000D_
 DE LEI QUE ATUALIZA A REFORMA ADMINISTRATIVA DO_x000D_
 M</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TORRE DE DISTRIBUIÇÃO DE SINAL DA_x000D_
 REFERIDA OPERADORA NA REGIÃO COMPREENDIDA: SERR</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO PROGRAMA UM PASSO PARA A UNIVERSIDADE_x000D_
 </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA ÁREA DE LAZER, NA BEIRA RIO DO_x000D_
 POVOADO QUIXABA COM OS SEGUINTES ITENS:_x000D_
 QUIOSQUE_x000D_
 </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO SEMANALMENTE NOS POVOADOS:_x000D_
 AGROVILAS L.2, E 3 C OLHOS D'AGUA DOS COELHOS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE UMA EMPRESA PARA REVISAR,_x000D_
 CONSERTAR, AMPLIAR C MELHORAR AS TUBULAÇÕES DO_x000D_
 CENTRO DE </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA JOAQUIM PEDRO DE SOUZA_x000D_
 COM A CONSTRUÇÃO DE UMA SALA AULA E OUTRA DE_x000D_
 RECURSOS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO, DORGIVAL ARAUJO MELO, PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; ILUMINAÇÃO E UM PONTO DE AGUA NOS CEMITÉRIOS_x000D_
 DOS SEGUINTES POVOADOS: SALGADO DOS BENICÍOS, </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DO ACESSO DA ENTRADA E SAÍDA DO_x000D_
 POVOADO CAMPO GRANDE;_x000D_
 &amp;#8226; CONCLUSÃO DA ESTRADA DO </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>&gt; REPOSIÇÃO DE LÂMPADAS E BRAÇOS DE LÂMPADAS NAS_x000D_
 SEGUINTES COMUNIDADES;_x000D_
 &amp;#8226; AG-01, AG-02, AG-0</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226; CONSTRUÇÃO DE UMA PRAÇA NO POVOADO TORQUATO.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>&gt; CONSTRUÇÃO DE 02 (DUAS) PRAÇAS:_x000D_
 &amp;#8226; UMA EM FRENTE À IGREJA DO SAGRADO CORAÇÃO DE_x000D_
 JESUS NA AG</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; CONSTRUÇÃO DE UMA ESCOLA NUCLEADA NO_x000D_
 PROJETO JUSANTE, PARA ATENDER AS AGROVILAS_x000D_
 01, 02, 03, 05, </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>&gt; COLETA DE LIXO SEMANALMENTE NAS SEGUINTES_x000D_
 LOCALIDADES: CERQUINHA, BREJO DO BURGO, CARAÍBAS,_x000D_
 PONT</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; REPOSIÇÃO DE BRAÇOS DE LÂMPADAS NAS SEGUINTES_x000D_
 LOCALIDADES: CERQUINHA, BREJO DO BURGO, CARAÍBAS,_x000D_
 </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>&gt; CALÇAMENTO NO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">S CRIAÇÃO E IMPLANTAÇÃO DA GUARDA MUNICIPAL, COMO_x000D_
 FORMA DE COLABORAR COM A PREVENÇÃO E REDUÇÃO DA_x000D_
 </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA EM FRENTE À IGREJA SÃO_x000D_
 JOSÉ NO POVOADO QUIXABA, COM UMA </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO_x000D_
 POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORMA DE TODAS AS ESTRADAS VICINAIS DO MUNICÍPIO DE GLÓRIA, FAZENDO-SE NECESSÁRIO A_x000D_
 REPOSIÇÃO DE</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM  MEMORIAL</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 03 (TRÊS) PRAÇAS NAS RESPECTIVAS AGROVILAS:_x000D_
 .UMA EM FRENTE À IGREJA SÃO JOÃO,NA JUSAN</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA LOCALIZADA NA RUA DA ALEGRIA, NO POVOADO_x000D_
 QUIXABA, COM O NOME DO SR. PETRONI</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE, NOS POVOADOS FAVELA E CHICO_x000D_
 CORREIA, UTILIZANDO O ESPAÇO DAS E</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">S CONCLUSÃO DO CALÇAMENTO PARALELO AO CAMPO DE FUTEBOL DO POVOADO_x000D_
 QUIXABA ATÉ O GINÁSIO DE ESPORTE </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LUMINÁRIAS OU UM SISTEMA DE POSTEAMENTO NO CAMPO_x000D_
 DE FUTEBOL DO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO POSTO MÉDICO DO POVOADO PORTO DA SERRA.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MINI PONTE NO RIACHO QUE FICA LOCALIZADO ENTRE OS_x000D_
 POVOADOS CERQUINHA E PERNAMBUCO</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO MÉDICO NA AGROVILA 03 DO PROJETO GLÓRIA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS NAS AGROVILAS 05, 07, 08 E 9 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS PASSAGENS MOLHADAS NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS PASSAGENS MOLHADAS NAS SEGUINTES COMUNIDADES: PERNAMBUCO I E II.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS PASSAGENS PASSAGENS MOLHADAS NA ESTRADA QUE LIGA O POV. CERQUINHA AO POV. LAGOA D</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM AÇOUGUE NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DE EMISSÁRIOS DE ESGOTO NA RUA JOÃO CAMPOS FILHO, LOCALIZADO NO BAIRRO PEDREIRAS NA SEDE</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA,CANALIZAÇÃO E CAPITAÇÃO DO ESGOTO AO CÉU ABERTO NA AGROVILA 05 DA BORDA DO LAGO.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BUEIRO NA ESTRADA VICINAL QUE LIGA O POVOADO MANDACARU AO POVOADO BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA AUGUSTO JOSÉ DA SILVA NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE BAIXA DAS CABOCLAS, PRÓXIMO AO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA DOUTOR HEMETÉRIO DE CARVALHO NO POVOAD</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA DE CORTE E COSTURA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE UMA PONTE NA BA 210 ENTRE AS PROXIMIDADES DA AGROVILA AG 05 E O POVOADO SÍTIO NOVO E;</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E UMA QUADRA POLIESPORTIVA NO POVOADO RIACHÃO.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS SALAS DE AULAS NO COLÉGIO ÂNGELO PEREIRA XAVIER NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS PASSAGENS MOLHADAS NOS POVOADOS RIBEIRINHOS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SISTEMA DE ELETRIFICAÇÃO NO POVOADO BAIXA DO CHICO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UNIFORMES DE FUTEBOL PARA AS EQUIPES DO NOSSO MUNICÍPIO QUE ESTÃO FILIADOS A LIGA DESPO</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CALÇAMENTO NA RUA DA PAZ NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO E E AMPLIAÇÃO DO ENGENHO DE MOAGEM DE CANA DE AÇÚCAR DO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CEMITÉRIO DO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AO CEMITÉRIO DO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA DA PAZ DO POVOADO OLHOS DÁGUA DO SOUZA.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO E IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA VANDERLÚCIA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UM CAMPO DE FUTEBOL NO POVOADO BAIXA GRANDE.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO ANGICO. _x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA ESTRADA E CASCALHAMENTO DE 8 KM, QUE INTERLIGAM O POV. LAGOA DO NEGRO AO POVOADO FAVEL</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ASFALTAMENTO EM PARALELEPÍPEDO EM ALGUMAS LOCALIDADES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ENCHEDORES DE CARROS PIPAS EM ALGUMAS LOCALIDADES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO E CONSTRUÇÃO DE ENCHEDORES DE CARROS PIPAS NO POÇO ARTESIANO DA BAIXA DO ICÓ.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO BAIXA DAS PEDRAS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE ÁGUA E ILUMINAÇÃO NO CEMITÉRIO DO POVOADO OLHOS DAGUA DOS COELHOS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DE OFICIO ENVIADO A COELBA, SOLICITANDO CADASTRAMENTO NO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADASTRAMENTO E EMISSÃO DE ESCRITURAS PUBLICAS PARA OS POSSUIDORES DOS IMOVEIS DAS AGROVILAS JUSANTE</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LAVANDERIA PÚBLICA NOS SEGUINTES_x000D_
 POVOADOS RIBEIRINHOS: PORTO DA SERRA, ILHA DAS_x000D_
 FLOR</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFERTADOS CURSOS DE CAPACITAÇÃO NA ÁREA_x000D_
 DE ARTESANATO PARA AS MULHERES DOS POVOADOS_x000D_
 RIBEI</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO, CARLOS NASCIMENTO MELO, MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFIIRAÇÃO DE UM POÇO ARTESIANO NO POVOADO_x000D_
 OLHOS D' ÁGUA DOS COELHOS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NO POVOADO_x000D_
 BREJO DO BURGO EM GLÓRIA - BA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA ESTAÇÃO DE REPRODUÇÃO DE_x000D_
 ALEVINOS (TILÁPIA, SURUBIM, MATRINCHÃ) NO NOSSO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ÁREA DE LAZER DO POVOADO QUIXABA, COM_x000D_
 A RETIRADA DE BARONESAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA BARRAGEM DO MORRINHO, PRÓXIMA A_x000D_
 BAIXA DAS MULHERES NO POVOADO LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>&gt; CONSTRUÇÃO DE LAVANDERIAS PÚBLICAS PARA OS_x000D_
 RESPECTIVOS POVOADOS:_x000D_
 / BAIXA DAS PEDRAS, CERQUINHA, BREJO DO BURGO,_x000D_
 SERROTA DO BREJO E POVOADO GATO._x000D_
 USTIFICATIVA_x000D_
 EM PLENÁRIO._x000D_
 SALA DAS SESSÕES, 08 DE DEZEMBRO DE 2017._x000D_
 SANTOS</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO, CARLOS NASCIMENTO MELO, EDMILSON A. DA SILVA, GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CAIXA DE ÁGUA DE 20 MIL LITROS_x000D_
 NA LOCA]IDADE DE QUEIMADAS, QUE FICA A_x000D_
 APROXÍMADAMENTE A 6 KM DA SERROTA DO BREJO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA BARRAGEM DO LOGRADOURO E DA_x000D_
 BARRAGEM DO SALOBRO, AMBAS SITUADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA MATERNIDADE CIDADÃ GLORIENSE QUE_x000D_
 PRORROGA POR SESSENTA (60) DIAS DE LICENÇA DAS SERVIDORAS PÚBLICAS_x000D_
 MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. PREFEITO MUNICIPAL, QUE REGULAMENTE RESERVA DE_x000D_
 VAGAS EXCLUSIVAS PARA IDOSOS E DEFIC</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CAIXA DE SUGESTÕES NA REPARTIÇÃO DA CÂMARA MUNICIPAL DE GLÓRIA</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO ILMO. SENHOR MAJOR KAUÊ MENEZES CHAGAS - COMANDANTE DA 1° CIA DE INFANTARIA DE </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAçÃO PARA O PREFEITO ASSINAR CONVÊNIO COM AS ENTIDADES QUE MENCIONA E A ADERIR A</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 02, DE 20 DE MARÇO DE 2017,_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO SISTEMA_x000D_
 MUNICIPAL DE CULT</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI NO 003/2017, DE 12 DE ABRIL DE 2017._x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR ÁREA DE TERRENO PARA A FINALIDADE QUE INDICA E DÁ OUTRAS </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIAS, CONSTITUÍDO DE TERMO DE COOPERAÇÃO, COM PRODUTORES RURAIS, PISCICULTORES, CRIADORES, BEM COMO QUAISQUER OUTRAS ATIVIDADES, COM A FINALIDADE DE PROMOVER O DESENVOLVIMENTO ECONÔMICO E SOCIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS AO CÓDIGO TRIBUTÁRIO E DE RENDAS DO MUNICÍPIO - CTM, LEI N° 405/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº007 DE 30 DE AGOSTO DE 2017._x000D_
 INSTITUI O PLANO PLURIANUAL DA ADMINISTRAÇÃO_x000D_
 PÚBLICA</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 008/2017, DE 29 DE SETEMBRO DE 2017._x000D_
 INSTITUI O CONSELHO MUNICIPAL DE TURISMO, O_x000D_
 </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 009, DE 29 DE SETEMBRO DE 2017_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO_x000D_
 AN</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE CRÉDITO ADICIONAL ESPECIAL_x000D_
 PROJETO DE LEI Nº 010 DE 18 DE OUTUBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROJETO DE LEI Nº 011DE18 DE OUTUBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL, PROCEDER, AO ORÇAMENTO_x000D_
 FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE GLÓRIA, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2017, A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 4.282.700,00 (QUATRO MILHÕES_x000D_
 DUZENTOS E OITENTA E DOIS MIL E SETECENTOS REAIS), NA FORMA_x000D_
 QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CRIA O FUNDO DE DESENVOLVIMENTO RURAL SUSTENTÁVEL".</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓDIGO DE POSTURAS DO MUNICÍPIO NO QUE DIZ RESPEITO À_x000D_
 APREENSÃO, GUARDA, RESTITUIÇÃO E EVENTUAL DESTINAÇÃO_x000D_
 DE ANIMAIS DE PEQUENO, MÉDIO E GRANDE PORTE QUE_x000D_
 ESTEJAM EM CIRCULAÇÃO NAS RUAS, LOGRADOUROS PÚBLICOS_x000D_
 E LOCAIS DE ACESSO AO PÚBLICO."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR TERMO DE_x000D_
 RENEGOCIAÇÃO DE DÍVIDA DOS_x000D_
 PEQUENOS AGRICULTORES DESTE MUNICÍPIO DE_x000D_
 GLÓRIA (BA) JUNTO AO BANCO DO NORDESTE_x000D_
 DO BRASIL S.A, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2403,68 +2403,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>