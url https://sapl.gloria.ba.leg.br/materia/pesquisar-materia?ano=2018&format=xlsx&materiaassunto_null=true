--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1621 +54,1621 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BALANÇA RODOVIÁRIA COM A_x000D_
 CAPACIDADE DE PESAGEM PARA 80 TONELADAS, Á SER_x000D_
 IMP[ANTADA NO PERIMETRO IRRIGADO DE GLÓRIA,_x000D_
 LOCALIZADO NA MARGEM DA BA 210 KM 54.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DE QUADRAS POLIESPORTIVAS NAS_x000D_
 SEGUINTES COMUNIDADES: AGROVILA 02 DO PROJETO_x000D_
 GLÓRIA E AGROVILAS 02. 03 E 06 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DO CEMITÉRIO DO POVOADO POÇO_x000D_
 COMPRIDO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMP[EMENTAÇÃO DA REDE DE ÁGUA DO POÇO_x000D_
 ARTESIANO DO POVOADO ANGICO AO POVOADO POÇO_x000D_
 CUMPRIDO COM APROXIMADAMENTE 30 (TRINTA)_x000D_
 VAIRAS DE CANO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM_x000D_
 COBERTURA VESTUÁRIO E ARQUIBANCADA NO POVOADO_x000D_
 ILHA DAS FLORES.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA ESCOLINHA DE JUDÔ. CAPOEIRA E_x000D_
 KARATÊ NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO POVOADO PEDRA_x000D_
 DO MENINO AO MANDACARU DOS ANJOS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTIR APOIO DE TRANSPORTE ESCOLAR AOS_x000D_
 ESTUDANTES UNIVERSITÁRIO E TECNOLÓGICO DE NÍVEL_x000D_
 MÉDIO MATRICULADOS NO MUNICÍPIO VIZINHO DE_x000D_
 PAULO AFONSO -BAHIA E PARA OS JOVENS QUE FÀZEM_x000D_
 CURSOS PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCLUSÃO   DE   CALÇAMENTO    LOCALIZADO   PARALELO   AO CAMPO DE FUTEBOL DO POVOADO QUIXABA ATÉ O GINÁSIO DE ESPORTES._x000D_
 </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DA ENTRADA DO POVOADO QUIXABA ATÉ_x000D_
 O BODE ASSADO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO  DE  UMA  PRAÇA  NO  POVOADO  BREJO  DO BURGO._x000D_
 </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO   DE   UMA   QUADRA   POLIESPORTIVA   COM COBERTURA  VESTUÁRIO  E  ARQUIBANCADA  NO  POVOADO LLHA DAS FLORES._x000D_
 </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">*PERFURAÇÃO DE UM POÇO ARTESIANO LOCALIZADO NO  POVOADO SERROTA DO BREJO, COM EXTENSÃO DE REDE 3  KM E UM RESERVATÓRIO COM CEM MIL LITROS._x000D_
 </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">*CONSTRUÇÃO   DE  QUADRAS   POLIESPORTIVAS  NAS  SEGUINTES LOCALIDADES DO BREJO DO BURGO: SERROTA, PONTA D'ÁGUA, BAIXA DO CHICO, POÇO E CARAIBAS._x000D_
 </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONTINUAÇÃO    DA    RECUPERAÇÃO   DAS   ESTRADAS    COM CASCALHAMENTO DO ENTRONCAMEI]TO DE GLÓRIA PASSANDO PE]AS AGROVILAS 05, 06,07, 08 E 09 DA JUSANTE, SEGUINDO A  LAGOA  DO  ONÇA  ATÉ  A  DÍVISA  DE  MACURURÉ;  E  DO BREJO DO BURGO ATÉ A DÍVISA DO POVOADO  JUÁ._x000D_
 </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226;   REFORMA  DO MERCADO PÚBLICO DO POVOADO QUIXABA. &amp;#8226;   CONSTRUÇÕES DE DOIS BANHEIROS; &amp;#8226;   PINTURA; &amp;#8226;   REFOMA DA PARTE ELÉTRICA; &amp;#8226;   REPOSIÇÃO DOS BANCOS DA PRAÇA; &amp;#8226;   ARBORIZAÇÂO COM PLANTAS NATURAIS._x000D_
 </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>CO]ETA DE LIXO UMA VEZ NA  SEMANA NAS COMUNIDADES RIBEIRINHAS: MALAMBÁ,RIACHÃO,PORTO DA SERRA,FREITAS.   ILHA   DAS   FLORES,TORQUATO,   SÍTIO   DA   LAGOA E QUEIMADAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  ]INSTALAÇÃO   DE   UM   BEBEDOURO   PÚBLICO   DE ANIMAL NA LOCALIDADE BURACÃO, COM PORTE PARA ATENDER OITOCENTOS ANIMAIS AO DIA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA NA RUA DR. HEMETÉRIO   DE CARVALHO BENEFICIANDO  A   RUA    DANIEL  PEREIRA  DE  SOUZA  NA   SEDEDO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO  DE  UM  LOCAL  ADEQUADO  PARA  OS  PACIENTES QUE  FAZEM  TRATAMENTO  PELO  (TFD  - TRATAMENTO  FORA DO DOMICÍLIO)._x000D_
 </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONTRATAÇÃO  DE DOIS TERAPEUTAS DE MEDICINA NATURAL NO MUNICÍPIO DE GLÓRIA._x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPONIBILIDADE  DE  HORAS DE TRATOR  GRATUITAS PARA OS  AGRICULTORES DO MUNICÍPIO DE  GLÓRIA._x000D_
 </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  REABERTURA COM CASCALHAMENTO DA ESTRADA QUE SAI DO POVOADO BREJO DO BURGO ATÉ  A LOCALIDADE BAIXO DO CHICO._x000D_
 </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  CONSTRUÇÃO DE  UM  POSTO  MÉDICO  NO  POVOADO SERROTA DO BREJO._x000D_
 </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AQUISIÇÃO DE UMA AMBULÂNCIA PARA O  POVOADO LAGOA DO NEGRO._x000D_
 </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REABERTURA E RECUPERAÇÃO COM CASCALHAMENTO DA ESTRADA   QUE   LIGA    O   POVOADO   CERQUINHA   AO POVOADO LAGOA DO NEGRO._x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DE PRAÇAS PUBLICAS NOS SEGUINTES_x000D_
 POVOADOS: CERQUINHA, LAGOA DO NEGRO, POÇO, PONTA_x000D_
 D' AGUÁ, SALINAS,SERROTA DO BREJO,BAIXA DO CHICO E_x000D_
 CARAIBAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM_x000D_
 VESTIARIO, ARQUIBANCADA E COBERTURA NO POVOADO_x000D_
 LAGOA DO NEGRO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇOES DE QUADRAS POLIESPORTIVAS NAS_x000D_
 SEGUINTES LOCALIDADES DO POVOADO BREJO DO_x000D_
 BURGO:SERROTA DO BREJO, PONTA D' AGUA,(AZULAO)_x000D_
 CHICO E O POÇO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NA UNIDADE BÁSICA DO POVOADO LAGOA_x000D_
 DO NEGRO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LUMINÁRIAS OU UM SISTEMA_x000D_
 DE POSTEAMENTO NO CAMPO DE FUTEBOL DO POVOADO_x000D_
 QUIXABA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE "PERNAMBUCO I",_x000D_
 PRÓXIMO AO POVOADO CERQUINHA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM: VESTIÁRIO, ARQUIBANCADA,_x000D_
 E COBERTURA NO COLEGIO LNDIGENA ANGELO PEREIRA XAVIER, LOCALIZADO NO_x000D_
 POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSISÃO DE BRAÇOS DE LAMPADAS NAS SEGUINTES_x000D_
 LOCALIDADES: CERQUINHA, BREJO DO BURGO, CARAIBAS,_x000D_
 PONTA D'AGUA, SALINA, SERROTA DO BREJO E LAGOA DO_x000D_
 NEGRO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UBS (UNIDADE BASICA DE SAUDE) NO_x000D_
 POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO MEDICO DA AGROVILA JUSANTE 02.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇAO E INSTALA~AO DE UM POÇO ARTESIANO NA_x000D_
 LOCALIDADE BARRO AZUL, PROXIMO A FAZENDA ZE PEDRO NO_x000D_
 MUNICIPIO DE GLORIA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇAO E INSTALA~AO DE UM POÇO ARTESIANO PARA_x000D_
 O POVOADO RETIRO, BENEFICIANDO OS PRODUTORES E_x000D_
 CRIADORES DE ANIMAIS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO CULTURAL NA PINTURA ARTISTICA EM ALGUNS ESTABELECIMENTOS_x000D_
 PUBLICOS DO POVOADO OLHOS D'AGUA DO SOUZA.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA EM FRENTE A LGREJA SÃO_x000D_
 JOSE NO POVOADO QUIXABA, COM UMA ACADEMIA AO_x000D_
 AR LIVRE.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO_x000D_
 POVOADO QUEIMADAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSERTO DAS ESTRADAS DO POVOADO QUIXABA QUE DA_x000D_
 ACESSO A ALDEIA XUCURU KARIRI E A QUE DA  ACESSO  A_x000D_
 AREA DE LAZER NA BEIRA RIO DA QUIXABA._x000D_
 </t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO_x000D_
 DE UM TRATOR AGRICOLA, COM OS SEGUINTES_x000D_
 EQUIPAMENTOS: ARADO, GRADE, TOMBADOR, CARROCERIA E PIPA PARA A ASSOCIAÇAO DOS JOVENS E PRODUTORES _x000D_
 LNDIGENAS AGRICULTORES FAMILIARES PANKARARE BREJO DO BURGO, FUNDADA EM 13 DE OUTUBRO    DE    2016, _x000D_
   INSCRITA    NO    CNPJ    N°_x000D_
 26.712.167/0001-79,  CONFORME  LEI  DE  UTILIDADE_x000D_
 PUBLICA MUNICIPAL N°561 DE 02 DE MAIO DE 2018._x000D_
 </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA    DE    LIXO    SEMANALMENTE    NAS    SEGUINTES_x000D_
 LOCALIDADES: CERQUINHA, BREJO BURGO,CARAIBAS, PONTA_x000D_
 D'AGUA, SALINAS, SERROTA E LAGOA DO NEGRO._x000D_
 </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NO PROJETO_x000D_
 JUSANTE UTILIZADO O ESPAÇO DAS ESCOLAS QUE FORAM_x000D_
 DESATIVADAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 CONSTRUÇÃO DE UMA  AREA  DE LAZER  NA  BEIRA  RIO  NO POVOADO QUIXABA COM OS SEGUINTES ITENS:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 &amp;#8226; QUIOSQUE;_x000D_
 &amp;#8226; CASCATA;_x000D_
 &amp;#8226; PISCINA;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 &amp;#8226; AREA PARA ESPORTE;_x000D_
 &amp;#8226; ARBORIZAO COM PLANTAS NATIVAS;_x000D_
 &amp;#8226; AREA COM PLAYGROUNDS._x000D_
 </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE MICRO ÔNIBUS_x000D_
 OU VAN  PARA  FAZER O_x000D_
 TRANSPORTE DOS PACIENTES  DO TFD (TRATAMENTO FORA_x000D_
 DO DOMICILIO)._x000D_
 </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇAO DE UMA QUADRA  POLIESPORTIVA    NOS_x000D_
 SEGUINTES POVOADOS: GATO,SALGADO DOS  BENICIOS_x000D_
 E ALDEIA KANTARURE BATIDA._x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E CANALIZAO DA   CAPTAÇÃO  DO ESGOTO_x000D_
 SANITARIO DA AGROVILA 05 NA BORDA DO LAGO DO_x000D_
 PROJETO DE GLORIA._x000D_
 </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇAO DE UMA QUADRA POLIESPORTIVA NO_x000D_
 POVOADO SITIO DA LAGOA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇAO DE 1.SOO(UM MILE QUINHENTOS_x000D_
 METROS) DE CALÇAMENTO NO POVOADO RETIRO._x000D_
 &amp;#8226; CONSTRUÇÃO DE UMA PRAÇA NO POVOADO RETIRO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇAO E INSTALAÇOES DE UM POÇO ARTESIANO, COM_x000D_
 UM RESERVATORIO COM CAPACIDADE DE VINTE MIL LITROS_x000D_
 DE AGUA, NO LOCAL CONHECIDO COM O POVOADO BAIXA_x000D_
 DO BOI, LOCALIZADO A 20 KM DO POVOADO_x000D_
 CERQUINHA.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226; CONSTRUÇOES DE CINCO PRAÇAS NO PROJETO JUSANTE,NAS_x000D_
 RESPECTIVAS AGROVILAS:_x000D_
 _x000D_
 - EM FRENTE A LGREJA SAO JOAO JUSANTE 01;_x000D_
 -  EM FRENTE  A LGREJA SAGRADO CORAÇAO  DE JESUS NA JUSANTE 02;_x000D_
 - EM FRENTE A ESCOLA NA JUSANTE 03;_x000D_
 -  EM FRENTE A LGREJA SAO FRANCISCO JUSANTE 06;_x000D_
 - EM FRENTE A LGREJA SAO JOSE JUSANTE 08._x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇAO DE UMA PRA~A NA RUA DA ALEGRIA NO_x000D_
 POVOADO QUIXABA, COM O NOME DO SR. PETRONILO JOSE DE_x000D_
 ARAUJO._x000D_
 </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>- EFETUAR AS SEGUINTES MELHORIAS NA BIBLIOTECA MUNICIPAL, VISANDO DAR UM MINIMO DE CONDIÇOES DE USO E CONFORTO PARA OS USUARIOS DAQUELE ESPAÇO._x000D_
 &amp;#8226; LNSTALAR BEBEDOURO_x000D_
 &amp;#8226; LNSTALAR VENTILADORES_x000D_
 &amp;#8226; PROVIDENCIAR ACESSO A INTERNET_x000D_
 &amp;#8226; DISPONIBILIZAR FICHAS PARA CADASTRO DE USUARIOS QUE QUEIRAM EFETUAR EMPRESTIMO_x000D_
 DE LIVROS E QUALQUER OUTRO MATERIAL PARA PESQUISA/CONSULTA_x000D_
 &amp;#8226; COMPRAR/CONSERTAR O DVD_x000D_
 &amp;#8226; COMPRAR/ CONSERTAR LMPRESSORA_x000D_
 &amp;#8226; EFETUAR LIMPEZA E MANUTENÇAO DO PRÉDIO DA BIBLIOTECA</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS PASSAGENS MOLHADAS NOS_x000D_
 POVOADOS RIBEIRINHAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA UM PASSO O PARA A_x000D_
 UNIVERSIDADE CURSO PRE-VESTIBULAR GRATUITO PARA A_x000D_
 POPULAÇÃO DE BAIXA RENDA DO MUNICÍPIO DE GLORIA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NUCLEADA NO PROJETO_x000D_
 JUSANTE PARA ATENDER AS AGROVILAS 01, 02, 03, 05_x000D_
 06, 07, 08 E 09.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇAO DE UMA PRAÇA E COMPLEMENTAÇAO DO_x000D_
 CALÇAMENTO DA RUA DOUTOR HEMETERIO DE CARVALHO_x000D_
 NO POVOADO QUIXABA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ESCOLA DE CORTE E COSTURA NA_x000D_
 SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÕES DE DUAS AMBULÂNCIAS PARA AS_x000D_
 SEGUINTES LOCALIDADES: BAIXA DAS PEDRAS E_x000D_
 AGROVILA AG 05 DA BORDA DO LAGO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÕES DE PONTOS DE ÔNIBUS AS MARGENS DA_x000D_
 BA 210 NAS SEGUINTES LOCALIDADES: SALGADO DOS_x000D_
 BENEFICIOS, AGROVILA AG 05 E AG 03 DA BORDA DO_x000D_
 LAGO, SITIO NOVO E BAIXA GRANDE.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE_x000D_
 MUQUÉM SITUADO NO RASO DA CATARINA PRÓXIMO_x000D_
 AO POVOADO BREJO DO BURGO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA "PRAÇAS DIGITAIS" DISPONIBILIZANDO_x000D_
 SINAL DE INTERNET SEM FIO (WI-FI) GRATUITO, NAS PRAÇAS PUBLICAS DA SEDE E_x000D_
 DOS POVOADOS URBANIZADOS DO MUNICÍPIO DE GLORIA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA_x000D_
 ATENDER AS SEGUINTES LOCALIDADES: AGROVILA_x000D_
 05, 06, 07, 08 E 09 DO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE BRAÇOS E LAMPADAS NAS AGROVILAS_x000D_
 07 E 08 AO PROJETO JUSANTE.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/851/req_67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/851/req_67.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para atender_x000D_
 os Povoados Ribeirinha que permaneça no_x000D_
 Posto Medico do Povoado Torquato.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/852/req_68.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/852/req_68.pdf</t>
   </si>
   <si>
     <t>Construção de uma Casa de Amparo para crianças_x000D_
 e  adolescentes na sede do Município.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/853/req_69.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/853/req_69.pdf</t>
   </si>
   <si>
     <t>Construção de uma área coberta para realização de_x000D_
 eventos Escolares no Colegio CEAF.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/854/req_70.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/854/req_70.pdf</t>
   </si>
   <si>
     <t>Calçamento nas seguintes Comunidades:_x000D_
 Agrovilas 01, 03, 05 do Projeto de Gloria e_x000D_
 Agrovilas 01, 02, 03, 05 e 08 do Projeto Jusante e_x000D_
 no Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/855/req_71.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/855/req_71.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola dotado de_x000D_
 equipamentos de múltiplas funções como:_x000D_
 grade hidráulica aradora reversível, sulcador,_x000D_
 carroça com a capacidade de seis toneladas,_x000D_
 roçadeira,pulverizador subsolador.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/856/req_72.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/856/req_72.pdf</t>
   </si>
   <si>
     <t>Cascalhamento das estradas que ligam o_x000D_
 Povoado Batida e Baixa das Pedras e do_x000D_
 Povoado Chico Correia à Lagoa do Negro .</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/857/req_73.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/857/req_73.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 3.000 (três mil metros) de_x000D_
 calçamento no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/858/req_74.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/858/req_74.pdf</t>
   </si>
   <si>
     <t>• Pavimentação  de aproximadamente  4.000  (quatro  mil metros)  de cal amento no Povoado Brejo do _x000D_
 Burgo.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Calçamento na Rua Augusto Jose da Silva no_x000D_
 Povoado Quixaba.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/860/req_76.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/860/req_76.pdf</t>
   </si>
   <si>
     <t>Construção de um açougue no Povoado Quixaba.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/861/req_77.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/861/req_77.pdf</t>
   </si>
   <si>
     <t>Implantação de Calçamento na Rua da Paz_x000D_
 no Povoado Quixaba.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/862/req_78.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/862/req_78.pdf</t>
   </si>
   <si>
     <t>Liberação da Unidade Móvel do Programa "Saúde sem_x000D_
 Fronteira" para atender as mulheres no rastreamento de_x000D_
 câncer de mama e do útero no nosso Município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Construção e uma Praça Publica e Pavimentação_x000D_
 de aproximadamente 3.000 (Três mil metros) de_x000D_
 calçamento do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/864/req_80.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/864/req_80.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luzes, no Povoado_x000D_
 Pernambuco I,  próximo ao Povoado Cerquinha.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/865/req_81.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/865/req_81.pdf</t>
   </si>
   <si>
     <t>Reforma do campo de futebol do Povoado_x000D_
 Porto da Serra com material e nivelamento do_x000D_
 mesmo.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/866/req_82.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/866/req_82.pdf</t>
   </si>
   <si>
     <t>Construção de dois banheiros públicos do_x000D_
 sexo masculino e feminino no Povoado Baixa_x000D_
 do Chico.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/867/req_83.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/867/req_83.pdf</t>
   </si>
   <si>
     <t>Calçamento na área externa da igreja no_x000D_
 Povoado Queimadas.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/868/req_84.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/868/req_84.pdf</t>
   </si>
   <si>
     <t>Implantação de asfaltamento em paralelepípedo_x000D_
 nas vias principais das seguintes localidades:_x000D_
 Malamba, Riachão, Ilha das Flores, Torquato e_x000D_
 Queimadas.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/869/req_85.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/869/req_85.pdf</t>
   </si>
   <si>
     <t>Construção de lavanderia publica para o_x000D_
 Bairro Santo Antonio na sede do Município .</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/870/req_86.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/870/req_86.pdf</t>
   </si>
   <si>
     <t>Construção de um cemitério entre os Povoados_x000D_
 Porto da Serra e Torquato .</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/871/req_87.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/871/req_87.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de alvenaria na Escola_x000D_
 Alonso Jose de Melo na Jusante 06 Projeto Gloria.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/872/req_88.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/872/req_88.pdf</t>
   </si>
   <si>
     <t>Construção de uma ciclovia no Povoado_x000D_
 Quixaba .</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/873/req_89.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/873/req_89.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luzes no Povoado_x000D_
 Pernambuco II próximo ao Povoado Cerquinha e_x000D_
 Brejo Burgo.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/874/req_90.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/874/req_90.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na localidade_x000D_
 Pernambuco II, próximo ao Povoado Brejo do_x000D_
 Burgo .</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/875/req_91.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/875/req_91.pdf</t>
   </si>
   <si>
     <t>Pavimenta~ao de aproximadamente 2.000 m2 (Dois_x000D_
 mil metros quadrados) de calçamento no Povoado_x000D_
 Serrota do Brejo.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/876/req_92.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/876/req_92.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 2.000 m2 (Dois_x000D_
 mil metros quadrados) de cal~mento no Povoado_x000D_
 Caraíbas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/877/req_93.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/877/req_93.pdf</t>
   </si>
   <si>
     <t>Melhoramento e Ampliação do Engenho de_x000D_
 moagem de cana de açúcar no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/878/req_94.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/878/req_94.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada na localidade_x000D_
 Pernambuco I (Cerquinha), no ponto conhecido como_x000D_
 Quilara.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA, MARCELO GOMES DE ARAUJO, PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/879/req_95.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/879/req_95.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (um) veiculo equipado tipo "carro_x000D_
 limpa fossa" para atendimento nas comunidades_x000D_
 do Município.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/880/req_96.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/880/req_96.pdf</t>
   </si>
   <si>
     <t>Construção de lavanderia Publica nos seguintes_x000D_
 Povoados Ribeirinhos: Porto da Serra, Ilha das_x000D_
 Flores e Torquato.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/881/req_97.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/881/req_97.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado cursos de capacitação na área de_x000D_
 artesanato para as mulheres dos Povoados_x000D_
 Ribeirinhos, Cerquinha e Brejo do Burgo.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/882/req_98.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/882/req_98.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço artesiano na localidade_x000D_
 "Fazenda Jaco", que fica localizado no Povoado_x000D_
 Brejo do Burgo.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Aquisição de uma bomba submersa de 25 cv, trifásica, para o poço_x000D_
 artesiano que abastece o Povoado Cerquinha.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/884/req_100.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/884/req_100.pdf</t>
   </si>
   <si>
     <t>Construção de arquibancadas e instalação de alambrados na quadra de_x000D_
 esportes da Comunidade Agrovila Jusante 01.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/885/req_101.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/885/req_101.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no_x000D_
 Povoado Angico.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/886/req_102.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/886/req_102.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua da Paz, no Povoado Olhos D'_x000D_
 Aguá do Souza, em Glória- BA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/887/req_103.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/887/req_103.pdf</t>
   </si>
   <si>
     <t>Construção de arquibancadas, vestuários,_x000D_
 banheiros públicos adaptados para portadores de_x000D_
 necessidades especiais e instalação de alambrados na_x000D_
 quadra de esportes do Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/888/req_104.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/888/req_104.pdf</t>
   </si>
   <si>
     <t>Construção de uma Pra~a e uma quadra_x000D_
 Poliesportiva no Povoado Riachão.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/889/req_105.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/889/req_105.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva e um_x000D_
 Campo de Futebol no Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/890/req_106.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/890/req_106.pdf</t>
   </si>
   <si>
     <t>Reforma do bebedouro de animais do Povoado_x000D_
 Brejinho, Gloria-BA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/891/req_107.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/891/req_107.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no_x000D_
 Povoado Gato em Gloria - BA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/892/req_108.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/892/req_108.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas das Despesas do_x000D_
 Campeonato Gloriense 2018.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI NO 001 DE 13 DE MARÇO DE 2018,_x000D_
 DISPÕE   SOBRE   A   DECLARAÇÃO   DE   TÍTULO   DE   UTILIDADE   PÚBLICA   A "ASSOCIAÇÃO PANORAMA DA SOBRIEDADE - APS"._x000D_
 </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI Nº 401/2009 DE 18 DE DEZEMBRO DE 2009. DISPÕE SOBRE A REGULAMENTAÇÃO E CRITÉRIOS PARA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DE ASSISTÊNCIA SOCIAL EM VIRTUDE DE NASCIMENTO, MORTE, SITUAÇÃO DE VULNERABILIDADE TEMPORÁRIA, EMERGENCIAIS E DE CALAMIDADE PÚBLICA. </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 003 DE 19 DE MARÇO DE 2018.  _x000D_
 INSTITUI A POLÍTICA MUNICIPAL DE MEIO AMBIENTE, SEUS PRINCÍPIOS,  OBJETIVOS E DIRETRIZES, CRIA O SISTEMA MUNICIPAL DE MEIO AMBIENTE -  SISMUMA ESTABELECE OS INSTRUMENTOS PARA GESTÃO AMBIENTAL  MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE  SOBRE   AUTORIZAÇÃO   DARA   O   PREFEITO   ASSINAR CONVÉNIO COM AS ENTIDADES QUE MENCIONA E A ADERIR A PROGRAMAS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1976,68 +1976,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/851/req_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/852/req_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/853/req_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/854/req_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/855/req_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/856/req_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/857/req_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/858/req_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/860/req_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/861/req_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/862/req_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/864/req_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/865/req_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/866/req_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/867/req_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/868/req_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/869/req_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/870/req_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/871/req_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/872/req_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/873/req_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/874/req_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/875/req_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/876/req_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/877/req_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/878/req_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/879/req_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/880/req_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/881/req_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/882/req_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/884/req_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/885/req_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/886/req_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/887/req_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/888/req_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/889/req_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/890/req_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/891/req_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/892/req_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/851/req_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/852/req_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/853/req_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/854/req_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/855/req_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/856/req_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/857/req_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/858/req_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/860/req_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/861/req_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/862/req_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/864/req_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/865/req_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/866/req_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/867/req_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/868/req_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/869/req_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/870/req_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/871/req_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/872/req_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/873/req_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/874/req_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/875/req_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/876/req_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/877/req_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/878/req_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/879/req_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/880/req_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/881/req_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/882/req_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/884/req_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/885/req_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/886/req_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/887/req_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/888/req_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/889/req_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/890/req_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/891/req_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2018/892/req_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>