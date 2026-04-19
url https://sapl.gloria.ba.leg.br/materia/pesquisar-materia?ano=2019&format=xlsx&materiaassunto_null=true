--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,1148 +54,1148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja nomeada uma equipe multidisciplinar com_x000D_
 finalidade de promover os estudos necessarios para_x000D_
 viabilizar a atualização salarial dos servidores do_x000D_
 Município de Gloria.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
     <t>Reforma e ampliação do cemiterio do Povoado Brejo_x000D_
 do Burgo, com a contratação de um funcionário para_x000D_
 ficar responsavel pelo setor.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/899/req_3.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/899/req_3.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agricola, com os seguintes equipamentos: Arado, grade, tombador, carroceria e_x000D_
 pipa para a Associação Indigena da Comunidade Pankarare da Serrota (AICPS), fundada em 15 de_x000D_
 agosto de 2015, inscrita no CNPJ N° 24.891.161/0001-80, conforme Lei de Utilidade Publica n° 571-A de 28_x000D_
 de dezembro de 2018.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/902/req04.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/902/req04.pdf</t>
   </si>
   <si>
     <t>Construção de um "Memorial Histórico Cultural" no Povoado Quixaba, com anexo de uma videoteca_x000D_
 como incentivo a formação de leitores, pesquisadores e mediadores com a denominação do_x000D_
 fundador do Povoado, o Sr. Hortencio Correia.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
     <t>Reforma da lgreja do Cemiterio Municipal com instalação de Forro PVC ou Gesso.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/904/req06.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/904/req06.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra Poliesportiva do Povoado Retiro.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/905/req07.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/905/req07.pdf</t>
   </si>
   <si>
     <t>Reforma do Vestiario do Campo de futebol do_x000D_
 Povoado Olhos D Agua do Souza.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/906/req08.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/906/req08.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Nova Republica no Povoado Retiro, com os seguintes reparos:_x000D_
 • Reforma das Calçadas;_x000D_
 • Troca de toda a eletrica interna com instalação de aterramento eletrico e;_x000D_
 • Construção de uma area de Iazer coberta para os alunos.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/907/req09.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/907/req09.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Nucleada no Povoado Ilha das Flores para atender as localidades Ribeirinhas:_x000D_
 Riachao, Malamba, Porto da Serra, Ilha das Flores,_x000D_
 Torquato, Sitio da Lagoa e Queimadas.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/908/req010.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/908/req010.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano no Povoado Gato.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/909/req011.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/909/req011.pdf</t>
   </si>
   <si>
     <t>Construção de Quadras Poliesportivas nas Agrovilas_x000D_
 05, 07, 08 e 09 do Projeto Jusante.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/910/req012.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/910/req012.pdf</t>
   </si>
   <si>
     <t>Construção de 03 (tres) passagens molhadas no Povoado Brejo do Burgo, nas seguintes localidades:_x000D_
 • No beco do cemiterio;_x000D_
 • Na estrada que da acesso a residencia do Sr. Pedrinho de Zeca e;_x000D_
 • No beco que da acesso a Escola Angelo Pereira Xavier.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/911/req13.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/911/req13.pdf</t>
   </si>
   <si>
     <t>A possibilidade de realizar convênio junto ao Governo do Estado da Bahia no intuito de inserir_x000D_
 Cursos Tecnicos Profissionalizantes para atender os_x000D_
 jovens do Municipio de Gloria- BA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/912/req14.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/912/req14.pdf</t>
   </si>
   <si>
     <t>Encanação de agua tratada, da estaçao de_x000D_
 tratamento da Agrovila 05 - Borda do Lago, ate o_x000D_
 Povoado Gato.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/913/req15.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/913/req15.pdf</t>
   </si>
   <si>
     <t>Garantir apoio de Transporte Escolar aos Estudantes_x000D_
 Universitários e Tecnológicos de Nivel Medio, matriculados no_x000D_
 município vizinho de Paulo Afonso - BA e para os jovens que fazem_x000D_
 cursos profissionalizantes.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/914/req16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/914/req16.pdf</t>
   </si>
   <si>
     <t>Realização de Capacitação para }ovens e Adultos, no_x000D_
 intuito de prepara-los para o mercado de trabalho,_x000D_
 com parceria do SEBRAI, SENAI e outras instituições.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/915/req17.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/915/req17.pdf</t>
   </si>
   <si>
     <t>- Construção de 03 (tres) passagens molhadas, na estrada que sai do Povoado Cerquinha ao Povoado Lagoa do Negro, conforme discriminação abaixo:_x000D_
 • Ao lado da roça de Noe;_x000D_
 • No riacho entre a roça de Noe e Bimbinho;_x000D_
 • No riacho ao lado da roça de Maria Jose.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>lmplantação do Sistema de Eletrificação do Povoado Baixa do Chico.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/917/req19.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/917/req19.pdf</t>
   </si>
   <si>
     <t>Reforma do Colegio Municipal Pedro Calmon no_x000D_
 Povoado Olhos D' Agua do Souza.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/918/req20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/918/req20.pdf</t>
   </si>
   <si>
     <t>- Reforma do Campo Society do Povoado Cachorro de_x000D_
 Maria Rosa (Baixa das Pedras ).</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/921/req21.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/921/req21.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço artesiano, localizado no Povoado Serrota do Brejo, com extensao de rede de_x000D_
 3 km e um reservatorio com cem mil litros.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/922/req22.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/922/req22.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/923/req23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/923/req23.pdf</t>
   </si>
   <si>
     <t>- Efetuar obras de drenagem pluvial na Sede do Municipio mais precisamente nas seguintes localidades:_x000D_
 • Rua Wanderlucia Campos;_x000D_
 • Região que compreende as Ruas: Sao Francisco/Pe. Emilio de Moura/Santa Luzia/Adair Pereira de Souza/Alexandre Amancio/Avenida Sul;_x000D_
 • Bairro Pedreiras;_x000D_
 • Casas Populares de fronte ao Cemiterio.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/924/req24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/924/req24.pdf</t>
   </si>
   <si>
     <t>Construção de um Campo de Futebol no Povoado Favela.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/925/req25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/925/req25.pdf</t>
   </si>
   <si>
     <t>/ Reforma do Mercado Publico do Povoado Quixaba, com construção de dois banheiros, pintura e reforma na parte eletrica;_x000D_
 / Reposição dos Bancos da Praça e arborizaçao com plantas naturais.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/926/req26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/926/req26.pdf</t>
   </si>
   <si>
     <t>/ Criação de um lnfocentro de Informatica no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/927/req27.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/927/req27.pdf</t>
   </si>
   <si>
     <t>/ Construçao de Vestiarios nos seguintes Campos de Futebol:_x000D_
 • No Campo do Palmeiras no Povoado Torquato;_x000D_
 • No Campo do Cruzeiro no Povoado Ilha das Flores;_x000D_
 • No Campo do Botafogo no Povoado Queimadas e no Campo de Futebol do Povoado Porto da_x000D_
 Serra.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/931/req28.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/931/req28.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamento e lmplantação de iluminação publica na Rua Vanderlucia (Rua das casas Populares) "interligando com a Avenida São_x000D_
 Francisco".</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/932/req29.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/932/req29.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua Dr. Hemeterio de Carvalho, beneficiando a Rua Daniel Pereira de_x000D_
 Souza na sede do Município.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/933/req30.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/933/req30.pdf</t>
   </si>
   <si>
     <t>Aquisição de 150 canos de 50 mm, para ampliar a_x000D_
 rede de agua do Sistema de Abastecimento do_x000D_
 Povoado Caraibas.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Construção de Quadras poliesportivas nas seguintes localidades do Brejo do Burgo: Serrota, Ponta D agua,_x000D_
 Baixa do Chico, Poço e Caraíbas.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/935/req32.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/935/req32.pdf</t>
   </si>
   <si>
     <t>Construção de uma "passagem molhada" na estrada que da acesso ao Povoado Ilha das Flores e ao Riacho_x000D_
 de Ze Ferino.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Recuperação das passagens molhadas das seguintes localidades:_x000D_
 • Povoados Ribeirinhos e as do Bode assado que dão acesso as Agrovilas.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/937/req34.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/937/req34.pdf</t>
   </si>
   <si>
     <t>Recuperação com cascalhamento da estrada do_x000D_
 Povoado Mandacaru dos Anjos a localidade Pedra do_x000D_
 Menino.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/938/req35.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/938/req35.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que da acesso ao Povoado_x000D_
 Campo Grande.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/939/req36.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/939/req36.pdf</t>
   </si>
   <si>
     <t>Reforma do "PSF Augusto Jose da Silva" no Povoado_x000D_
 Quixaba.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/940/req37.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/940/req37.pdf</t>
   </si>
   <si>
     <t>Disponibilidade de horas de trator gratuitas para os_x000D_
 agricultores do Municipio de Gloria.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/944/req38.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/944/req38.pdf</t>
   </si>
   <si>
     <t>Construção de um local adequado para os pacientes_x000D_
 que fazem tratamento pelo TFD (Tratamento Fora do_x000D_
 domidlio) ".</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
     <t>"Recuperação asfáltica da entrada do Povoado_x000D_
 Quíxaba ate o Bode Assado ".</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/946/req40.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/946/req40.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça em frente a lgreja Sao Jose,_x000D_
 no Povoado Quixaba, com uma academia ao ar livre.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/947/req41.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/947/req41.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Medico no Povoado Serrota_x000D_
 do Brejo.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/949/req42.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/949/req42.pdf</t>
   </si>
   <si>
     <t>./ Instalação de um bebedouro Publico de animais, na localidade "Buracao", com porte para atender_x000D_
 8OO(oitocentos) animais ao dia.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/950/req43.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/950/req43.pdf</t>
   </si>
   <si>
     <t>./ Construção de uma Quadra Poliesportiva com_x000D_
 cobertura, vestuario e arquibancadas no Povoado_x000D_
 Lagoa do Negro.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/951/req44.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/951/req44.pdf</t>
   </si>
   <si>
     <t>Construções de praças Publicas nos seguintes Povoados: Cerquinha, Lagoa do Negro, Poço, Ponta D'Agua, Salinas, Serrota do Brejo, Baixa do Chico e_x000D_
 Caraibas.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/952/req45.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/952/req45.pdf</t>
   </si>
   <si>
     <t>Contratação de 02(dois) Terapeutas de Medicina Natural no Municipio de Gloria.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/953/req46.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/953/req46.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo uma vez na semana, nas respectivas_x000D_
 comunidades Ribeirinhas: Malamba, Riachao, Porto_x000D_
 da Serra, Freitas, Ilha das Flores, Torquato, Sitio da_x000D_
 Lagoa e Queimadas.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/954/req47.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/954/req47.pdf</t>
   </si>
   <si>
     <t>- Conclusão do calçamento paralelo ao campo de futebol do Povoado Quixaba ate o Ginasio de esportes;_x000D_
 - Conclusao do calçamento da Rua da Alegria.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/955/req48.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/955/req48.pdf</t>
   </si>
   <si>
     <t>Conserto das estradas que dao acesso a Aldeia Xucuru-Kariri e as que dão acesso, a beira rio do_x000D_
 Povoado Quixaba, conhecida como Rio da estrada e Porto de Ze Homem.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/956/req49.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/956/req49.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com vestiario, arquibancada e cobertura no Colegio_x000D_
 lndigena Angelo Pereira Xavier, localizada no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/957/req50.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/957/req50.pdf</t>
   </si>
   <si>
     <t>./ Recuperação das estradas, que dao acesso as Agrovilas Jusantes 05, 06, 07, 08 e 09 e;_x000D_
 ./ Reabertura com cascalhamento da estrada que liga a Agrovila jusante 07 a jusante 08.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/958/req51.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/958/req51.pdf</t>
   </si>
   <si>
     <t>./ Pintura dos quebra-molas das Ruas, 21 de Abril, Rua Dr. Hemiterio, Rua do Rio, Rua da Alegria e Rua da_x000D_
 lgreja no Povoado Quixaba;_x000D_
 ./ Podagem das arvores, das respectivas ruas, acima citadas.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/959/req52.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/959/req52.pdf</t>
   </si>
   <si>
     <t>- Revisão da Iluminação e reposição das lampadas das Ruas, 21 de Abril, Rua Beira Rio e Rua do Rio, ao lado_x000D_
 do Campo de futebol no Povoado Quixaba;_x000D_
 - Instalação de postes ao lado do Campo de futebol e do vestiario.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/962/req53.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/962/req53.pdf</t>
   </si>
   <si>
     <t>Reforma da Unidade Básica de Saúde (UBS) do Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/963/req54.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/963/req54.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um Poço artesiano na localidade Barro Azul, próximo a fazenda Zé Pedro no_x000D_
 Município de Glória-Da.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/964/req55.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/964/req55.pdf</t>
   </si>
   <si>
     <t>./ Recuperação das estradas que dão acesso as seguintes localidades:_x000D_
 • Da BA 210 aos Povoados, Baixa das Pedras e Aldeia Kantaruré;_x000D_
 • Alto dos Aristides;_x000D_
 • Chico Correia, Favela e Favela dos Messias;_x000D_
 • Agrovila G 05, Mandacaru, Poço cumprido, Povoado Cachorro, Baixa do Cavalo, Angico e Serrota de Dona Júlia.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/965/req56.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/965/req56.pdf</t>
   </si>
   <si>
     <t>./ Aquisição de um trator agrícola com Arado, grade, tombador, carroceria e pipa para a "Associação de_x000D_
 Moradores do Povoado Retiro, conforme Lei de Utilidade Pública nº 368 de 03 de setembro de 2008.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/966/req57.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/966/req57.pdf</t>
   </si>
   <si>
     <t>./ Reposiç.ão das lâmpadas dos Postes da Aldeia indígena Xucuru- Kariri no Povoado Quixaba.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>- Ampliação do Posto Médico do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/977/req59.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/977/req59.pdf</t>
   </si>
   <si>
     <t>Reposição de Braços de lâmpadas nas seguintes localidades: Cerquinha, Brejo do Burgo, Caraíbas, Ponta d'Água, Salinas, Serrota do Brejo e Lagoa do_x000D_
 Negro.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/978/req60.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/978/req60.pdf</t>
   </si>
   <si>
     <t>Reabertura e cascalhamento da estrada que sai do_x000D_
 Povoado Brejo do Burgo até a localidade Baixa do_x000D_
 Chico em Glória-BA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Construção de uma área de lazer na Beira Rio no Povoado Quixaba com os seguintes itens:_x000D_
 • Quiosque; • Área para esporte;_x000D_
 • Cascata; • Arborização com plantas nativas;_x000D_
 • Piscina; _x000D_
 • Área com playgrounds.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/980/req62.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/980/req62.pdf</t>
   </si>
   <si>
     <t>~ Construção de cinco praças no Projeto Jusante, nas respectivas Agrovilas:_x000D_
 - Em frente a Igreja São João Jusante 1;_x000D_
 - Em frente a Igreja Sagrado Coração de Jesus na Jusante 02;_x000D_
 -Em frente a Escola na Jusante 03;_x000D_
 -Em frente a Igreja São Francisco Jusante 06;_x000D_
 -Em frente a Igreja São João Jusante 08.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/981/req63.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/981/req63.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada entre as duas_x000D_
 aldeias Pankararú e Xucurú-kariri.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>• Construção de praças públicas nas seguintes_x000D_
 localidades: Agrovilas: 05, 07 e 09 do Projeto_x000D_
 Jusante.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Construção de uma Escola no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/994/req66.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/994/req66.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola com os seguintes equipamentos:Arado,grade,tombador, carroceria e pipa para a Associação dos Jovens e Produtores_x000D_
 Indígenas Agricultores Familiares Pankararé no Brejo do Burgo, fundada em 13 de Outubro de 2016, inscrita no CNPJ nº 26.712.167/0001-79,_x000D_
 conforme Lei de utilidade Pública Municipal nº 561 de 02 de maio de 2018.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/995/req67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/995/req67.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalações de um Poço Artesiano, com um reservatório com capacidade de vinte mil litros de água,no local conhecido com o Povoado Baixa do boi localizado há 20 km do Povoado Cerquinha.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/996/req68.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/996/req68.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Nucleada no Projeto Jusante para atender as Agrovilas 01,02,03,05,06,07,08 e 09.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/997/req69.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/997/req69.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua da Alegria no Povoado Quixaba com o nome do Sr. Petrônilo_x000D_
 José de Araújo.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Recuperação das passagens molhadas nos Povoados Ribeirinhas.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/999/req71.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/999/req71.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça e complementação do calçamento da rua Doutor Hemetério de Carvalho_x000D_
 no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1000/req72.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1000/req72.pdf</t>
   </si>
   <si>
     <t>Implantação de uma escola de corte e costura na_x000D_
 sede do Município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1001/req73.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1001/req73.pdf</t>
   </si>
   <si>
     <t>Construções de banheiros masculinos e femininos para deficientes na Quadra_x000D_
 Poliesportiva nas seguintes localizações: Porto da Serra, Retiro, Cerquinha,Agrovila 1, Agrovila_x000D_
 Borda do Lago 5.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para a Comunidade_x000D_
 Brejo do Burgo.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1003/req75.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1003/req75.pdf</t>
   </si>
   <si>
     <t>Recuperação de cascalhamento das estradas_x000D_
 Internas na localidade Lagoa do Negro.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1004/req76.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1004/req76.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com_x000D_
 vestiário, arquibancada e cobertura na Agrovila_x000D_
 Jusante 06.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no_x000D_
 Povoado Queimadas.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Construção de uma Casa de Amparo para crianças e_x000D_
 adolescentes na sede do Município.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1007/req79.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1007/req79.pdf</t>
   </si>
   <si>
     <t>Construção de uma área coberta para realização de_x000D_
 eventos Escolares no Colégio CEAF.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1008/req80.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1008/req80.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na localidade_x000D_
 Muquém situado no raso da Catarina próximo ao_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1009/req81.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1009/req81.pdf</t>
   </si>
   <si>
     <t>Construção de um Campo Society com refletores,_x000D_
 arquibancadas e vestuário no Povoado Cerquinha_x000D_
 entre a Quadra Poliesportiva e o Posto Médico.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Restauração (limpeza, retirada de excesso de areia e reabertura} da_x000D_
 estrada que interliga o Povoado Favela ao Povoado Lagoa do Negro_x000D_
 (conhecida como "Estrada de Amelína").</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Solicitar da Secretaria Municipal de Agricultura e Meio Ambiente,_x000D_
 decreto ou documento pertinente à criação e composição da Comissão_x000D_
 de Fiscalização e licenciamento Ambiental conforme se encontra_x000D_
 versada na Lei 558/2018 no seu Art. 155.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1012/req84.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1012/req84.pdf</t>
   </si>
   <si>
     <t>Cascalhamento em todas as estradas dentro do_x000D_
 Povoado Olho d' Agua do Souza.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Implantação de asfaltamento em paralelepípedo nas vias principais das seguintes localidades: Malambá, Riachão, Ilha das Flores, Torquato, Queimadas e Porto da Serra.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Construção de uma UBS (Unidade Básica de Saúde) no Povoado Queimadas.</t>
   </si>
   <si>
     <t>1015</t>
@@ -1209,772 +1209,772 @@
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 4.000 quatro mil metros, de calçamento no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Construção de uma praça publica e pavimentação de calçamento no Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1018/req91_VFFYmnL.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1018/req91_VFFYmnL.pdf</t>
   </si>
   <si>
     <t>Construção de dois banheiros públicos do sexo_x000D_
 masculino e feminino no Povoado Baixa do Chico.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/req92.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/req92.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luzes no Povoado_x000D_
 Pernambuco 1 próximo ao Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA, JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/req93.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/req93.pdf</t>
   </si>
   <si>
     <t>Cascalhamento dentro das seguintes_x000D_
 localidades: Malambá, Riachão, Porto da_x000D_
 Serra, Ilha das Flores, Sitio da Lagoa,_x000D_
 Toquarto e Queimadas.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/req94.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/req94.pdf</t>
   </si>
   <si>
     <t>Construção de um Ponto de Ônibus entre a_x000D_
 Av. São Francisco e a Rua Heron de Carvalho.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1024/req95.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1024/req95.pdf</t>
   </si>
   <si>
     <t>Reforma do campo de futebol do Povoado_x000D_
 Porto da Serra com material e nivelamento do_x000D_
 mesmo.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/req96.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/req96.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na localidade_x000D_
 Pernambuco II próximo ao Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/req97.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/req97.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra Poliesportiva da Agrovila AG_x000D_
 05 borda do Lago com cobertura e banheiros_x000D_
 masculino e feminino.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/req98.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/req98.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de alvenaria na Escola_x000D_
 Alonso José de Melo na Jusante 06 Glória_x000D_
 Ba.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/req99.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/req99.pdf</t>
   </si>
   <si>
     <t>Construção de um açougue no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/req100.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/req100.pdf</t>
   </si>
   <si>
     <t>Melhoramento e Ampliação do Engenho de_x000D_
 moagem de cana de açúcar no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Construção de arquibancadas com alambrados na_x000D_
 quadra poliesportiva no Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/req102.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/req102.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 2.000 m2_x000D_
 (dois mil metros quadrados) de calçamento no_x000D_
 Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/req103.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/req103.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 2.000 m2_x000D_
 (dois mil metros quadrados) de calçamento no_x000D_
 Povoado Serrota do Brejo.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Reabertura da casa de parto Deputado Faustino_x000D_
 Dias Lima na Sede do Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na Aldeia Indígena Pankaruré_x000D_
 localizada no Brejo do Burgo.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/req106.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/req106.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua Augusto José da Silva no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/req107.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/req107.pdf</t>
   </si>
   <si>
     <t>Construção de um açougue no Povoado Quixaba ..</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/req108.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/req108.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do Povoado Cerquinha com construções de dois vestiários com banheiros masculino e feminino, com_x000D_
 acessibilidade para pessoas portadoras de necessidades especiais, cobertura e revisão na parte elétrica.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Aquisição de uma bomba submersa de 12 CV para o povoado Brejo do Burgo para o poço artesiano localizado no antigo campo da ponte_x000D_
 preta.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/req110.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/req110.pdf</t>
   </si>
   <si>
     <t>Construção de lavanderia pública nos seguintes_x000D_
 Povoados Ribeirinhos: Porto da Serra, Ilha das_x000D_
 Flores e Torquato.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/req111.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/req111.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado cursos de capacitação na área de artesanato para as mulheres dos Povoados_x000D_
 Ribeirinhas,Cerquinha e Brejo do Burgo.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/req112.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/req112.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação pública no cemitério_x000D_
 do Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/req113.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/req113.pdf</t>
   </si>
   <si>
     <t>Reativação da obra do PSF no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/req114.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/req114.pdf</t>
   </si>
   <si>
     <t>Implantação de manilhas no riacho da roça de_x000D_
 Cornélio na estrada vicinais dos Três poste que_x000D_
 liga a pista aos Povoados Torquato,Queimadas e_x000D_
 Sitio da Lagoa.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Construção de duas salas no Posto Médico da_x000D_
 Aldeia Pankararé Povoado Brejo do Burgo e_x000D_
 recuperação da rede Elétrica .</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/req116.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/req116.pdf</t>
   </si>
   <si>
     <t>Construção de quatro quebra molas no bairro das_x000D_
 Pedreiras na sede do Município.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/req117.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/req117.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma bomba submersa de 5(cinco)_x000D_
 cavalos(CV) no Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/req118.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/req118.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Modelo no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/req119.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/req119.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma Bomba submersa 4CV para a comunidade Mulungu, na divisa com Salgado do_x000D_
 Melão no município de Macururé.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/req120.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/req120.pdf</t>
   </si>
   <si>
     <t>Aquisição de 2.000 mil metros de cano de 50 mm para_x000D_
 levar água do Poço artesiano existente no "Bom viver"_x000D_
 para a barragem da Baixa das Cabocas.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Implantação de uma Cooperativa de catadores de_x000D_
 reciclagem de residuos solidos para o Municipio de_x000D_
 Gloria.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA, JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
     <t>Recuperação e Reabertura da estrada que da acesso ao Povoado Lagoa do Negro ao Povoado Cerquinha.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/943/ind3.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/943/ind3.pdf</t>
   </si>
   <si>
     <t>Construção de 03(tres) pontes nos seguintes pontos de referenda:_x000D_
 • No riacho do Salgadinho, na roça de Mane de Ana;_x000D_
 • No riacho de Americo e Ze Ferino;_x000D_
 • No riacho que divide o Povoado Torquato e Sitio_x000D_
 da Lagoa.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/967/ind4.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/967/ind4.pdf</t>
   </si>
   <si>
     <t>./ Criação do programa Maternidade Cidadã Gloriense que prorroga por sessenta {60) dias de licença das servidoras_x000D_
 Públicas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/984/ind5.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/984/ind5.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforma dos Colégios Alice Rodrigues_x000D_
 de Moura, Dom Mário Zanetta,CEMENFS e_x000D_
 Dionizio Pereira de Souza.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>• Construção de Escolas Modelos nas seguintes_x000D_
 localidades: Porto da Serra, Cerquinha, Baixa das_x000D_
 Pedras, Agrovila 5 Borda do Lago e Retiro.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/ind7.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/ind7.pdf</t>
   </si>
   <si>
     <t>Que seja oficializado ao DERBA - Departamento de Infraestrutura de_x000D_
 Transportes da Bahia, melhorias na rodovia que liga o Município de_x000D_
 Glória ao Município de Macururé - via Povoados: Olhos D'água do_x000D_
 Souza - Retiro - Tinguizeiro - Agrovilas 5, 6 e 9 - Cerquinha - Brejo do_x000D_
 Burgo - Caraíbas - Salgado do Melão.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/ind8.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/ind8.pdf</t>
   </si>
   <si>
     <t>Instalação de um poço artesiano na localidade Tatu, próximo ao_x000D_
 Povoado Brejo do Burgo no nosso Município.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/ind9.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/ind9.pdf</t>
   </si>
   <si>
     <t>Implantação de 04(quatro) postes, com iluminação_x000D_
 pública na localidade conhecida como Baixa do Icó,_x000D_
 no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/ind10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/ind10.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano na localidade_x000D_
 conhecida como "Vagem", localizada entre a_x000D_
 Agrovila Jusante 06 e o Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/ind11.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/ind11.pdf</t>
   </si>
   <si>
     <t>A criação de um projeto de lei que autorize a locomoção das vans e_x000D_
 micro-ônibus nas vias municipais e intermunicipais.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/929/02_-_parecer__previo_tcm_2017_pmg.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/929/02_-_parecer__previo_tcm_2017_pmg.pdf</t>
   </si>
   <si>
     <t>OPINA PELA APROVAÇÃO, PORQUE REGULARES, PORÉM COM RESSALVAS, DAS CONTAS DA PREFEITURA MUNICIPAL DE GLÓRIA, RELATIVAS AO EXERCICIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/948/parecer_previo.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/948/parecer_previo.pdf</t>
   </si>
   <si>
     <t>Opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura_x000D_
 Municipal de GLÓRIA, relativas ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/900/pl_0042019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/900/pl_0042019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n12 435 de 11 de novembro de 2010, que se refere a criação do Conselho Municipal dos Direitos da Mulher e_x000D_
 do Fundo Municipal dos Direitos da Mulher e da outras providencias.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei_no_001_-_piso_salarial_-_agentes.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei_no_001_-_piso_salarial_-_agentes.pdf</t>
   </si>
   <si>
     <t>Estabelece piso salarial para os Agentes Comunitários de Saúde e Agentes de_x000D_
 Combate as Endemias do município de Glória e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/894/projeto_de_lei_no_002_2019_-_aquisicao_de_terreno_1.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/894/projeto_de_lei_no_002_2019_-_aquisicao_de_terreno_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 002/2019, que “ Autoriza o Poder Executivo Municipal a adquirir e dá outras providências".</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/898/pl003_-_altera_lei_4432010.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/898/pl003_-_altera_lei_4432010.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nQ 443 de 15 de dezembro de 2010 - Regime Jurfdico dos Servidores Publicos Civis do município de_x000D_
 Gloria, de qualquer dos poderes, suas autarquias e fundac;6es publicas.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/901/pl_0042019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/901/pl_0042019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 004/2019, que “ Altera dispositivos da Lei Municipal n° 435 de 11 de novembro de 2010, que se refere a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_delei0012019c.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_delei0012019c.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A FILIAÇAO DA CAMARA MUNICIPAL DE GLORIA a UNIAO DAS CAMARAS E VEREADORES DO ESTADO DA_x000D_
 BAHIA, com nome de fantasia Uniao dos Vereadores da Bahia - UVB-Bahia, portadora_x000D_
 do CNPJ n.0 07.508.267/0001-33."</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Dispoe sobre a concessao de subvernçoes_x000D_
 sociais pelo Poder Executivo em favor de_x000D_
 entidades civis sem fins lucrativos na area_x000D_
 de assistencia social.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/941/pl_007_-_assinar_convenio.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/941/pl_007_-_assinar_convenio.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre autorização para o Prefeito assinar convenio com as entidades que menciona e a aderir a_x000D_
 Programas Especiais e da outras providencias.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/960/ldo2020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/960/ldo2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Diretrizes Orçamentarias 2020.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/961/pl008_-_cred_ad_especial.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/961/pl008_-_cred_ad_especial.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, proceder, ao Orçamento Fiscal e da Seguridade Social do Município de GLÓRIA, para o exercício financeiro de 2019, a abertura de CRÉDITO ADICIONAL ESPECIAL no valor de R$ 321.593,94 (trezentos e vinte e um mil e quinhentos e noventa e três reais e noventa e_x000D_
 quatro centavos), na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/992/pl0092019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/992/pl0092019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, proceder, ao Orçamento Fiscal e da Seguridade Social do Município de GLÓRIA, para o exercício financeiro de 2019, a abertura de CRÉDITO ADIOONAL SUPLEMENTAR no valor de R$ 862.819,23 (Oitocentos e sessenta e dois mil, oitocentos e dezenove reais e vinte e três centavos), na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/pl122019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/pl122019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, proceder, ao Orçamento Fiscal e da Seguridade Social do Município de GLÓRIA, para o exercício financeiro de 2019, a abertura de CRÉDITO ADICIONAL SUPLEMENTARno valor deR$ 630.625,29 (Seiscentos e trinta mil, seiscentos e vinte e cinco reais e vinte e nove_x000D_
 centavos}, na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a reduzir os valores de vencimentos dos_x000D_
 Agentes Políticos da administração direta e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/pl142019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/pl142019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a proceder à abertura de Créditos Adicionais Suplementares ao Orçamento Fiscal e da Seguridade Social do Município, aprovado pela Lei nº 569/2018, de 12/12/2018, para o exercício financeiro de 2019, na forma que indica, e dá outras providências".</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/pl152019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/pl152019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal, proceder, ao orçamento Fiscal e da Seguridade Social do Município de GLORIA para e exercício financeiro de 2019, a abertura de CRÉDITO ADICIONAL SUPLEMENTAR no valor de R$ 675.506,30 (seiscentos e setenta e cinco mil quinhentos e seis reais e trinta centavos), na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_016_2019.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_016_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Hino Oficial do Município de Glória.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/919/resolucao01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/919/resolucao01.pdf</t>
   </si>
   <si>
     <t>RESOLVE: _x000D_
 Art. 1° -  0 subsidio rnensa l do Vereador para o exercicio de 2019, será de R$ 5.215,05 (cinco mil, duzentos e quinze reais e cinco_x000D_
 centavos);_x000D_
 Art. 2° - 0 subsidio mcnsal do Vereador Presidente para o exercicio de 2019, sená de R$ 5.2 15,05 (cinco mil, duzentos e quinze reais e cinco centavos);_x000D_
 Art. 3° - Os subsidies fixados pelos artigos anteriores estao dentro dos limites definidos na alinea "b" do inciso V do art. 29 da Constituic;ao Federal;_x000D_
 Art. 4° - Esta Resoluçao entra em vigor na data de sua publicaçao, revogadas as disposiçoes em contrario, retroagindo os seus_x000D_
 efeitos a 02 dejaneiro de 2019._x000D_
 _x000D_
 Sala das Sessoes da Camara Municipal de Gloria, em 10 de Abril de2019.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/920/resolucao02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/920/resolucao02.pdf</t>
   </si>
   <si>
     <t>Aprova a Revisao Geral Anual da Remuneração dos Cargos Integrantes_x000D_
 da Estrutura Organizacional e Administrativa da Camara Municipal_x000D_
 de Gloria e adota outras providencias._x000D_
 _x000D_
 Art. 1° - A Remuneracao dos Cargos Integrantes da Estrutura Administrativa da Camara Municipal de Gloria, com a redação que lhe foi_x000D_
 dada pela Lei Municipal n. 0 361, de 27 de Março de 2008, fica reajustada em 7% (sete por cento ), nos termos do que dispoe o inciso X do artigo 37 da_x000D_
 Constituicao Federal, procedendo a revisao geral anual dos servidores do Poder Legislativo Municipal, passando a vigorar o vencimento estabelecido_x000D_
 nas tabelas I, II e III do anexo I, da presente Resolução._x000D_
 Paragrafo Unico - A menor remuneracão dos servidores da Camara Municipal de Gloria, sera igual ao salario minima estabelecido em Lei_x000D_
 Federal._x000D_
 Art. 2° - Esta Resolucão entra em vigor na data de sua publicação, retroagindo os seus efeitos a 02 de Janeiro de 2019._x000D_
 Art. 3° Revogam-se as disposic;oes em contrario.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2292,67 +2292,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/899/req_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/902/req04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/904/req06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/905/req07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/906/req08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/907/req09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/908/req010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/909/req011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/910/req012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/911/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/912/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/913/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/914/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/915/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/917/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/918/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/921/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/922/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/923/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/924/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/925/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/926/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/927/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/931/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/932/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/933/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/935/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/937/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/938/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/939/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/940/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/944/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/946/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/947/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/949/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/950/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/951/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/952/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/953/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/954/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/955/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/956/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/957/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/958/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/959/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/962/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/963/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/964/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/965/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/966/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/977/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/978/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/980/req62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/981/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/994/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/995/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/996/req68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/997/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/999/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1000/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1001/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1003/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1004/req76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1007/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1008/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1009/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1012/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1018/req91_VFFYmnL.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/req92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/req93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/req94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1024/req95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/req96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/req97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/req98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/req99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/req100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/req102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/req103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/req106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/req107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/req108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/req110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/req111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/req112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/req113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/req114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/req116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/req117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/req118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/req119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/req120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/943/ind3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/967/ind4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/984/ind5.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/ind7.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/ind8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/ind9.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/ind10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/ind11.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/929/02_-_parecer__previo_tcm_2017_pmg.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/948/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/900/pl_0042019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei_no_001_-_piso_salarial_-_agentes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/894/projeto_de_lei_no_002_2019_-_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/898/pl003_-_altera_lei_4432010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/901/pl_0042019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_delei0012019c.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/941/pl_007_-_assinar_convenio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/960/ldo2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/961/pl008_-_cred_ad_especial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/992/pl0092019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/pl122019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/pl142019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/pl152019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_016_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/919/resolucao01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/920/resolucao02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/899/req_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/902/req04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/904/req06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/905/req07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/906/req08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/907/req09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/908/req010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/909/req011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/910/req012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/911/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/912/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/913/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/914/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/915/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/917/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/918/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/921/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/922/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/923/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/924/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/925/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/926/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/927/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/931/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/932/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/933/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/935/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/937/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/938/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/939/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/940/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/944/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/946/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/947/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/949/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/950/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/951/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/952/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/953/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/954/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/955/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/956/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/957/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/958/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/959/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/962/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/963/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/964/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/965/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/966/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/977/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/978/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/980/req62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/981/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/994/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/995/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/996/req68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/997/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/999/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1000/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1001/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1003/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1004/req76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1007/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1008/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1009/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1012/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1018/req91_VFFYmnL.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1019/req92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1020/req93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1021/req94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1024/req95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1025/req96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1026/req97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1027/req98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1028/req99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1029/req100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1032/req102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1033/req103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1036/req106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1037/req107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1042/req108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1045/req110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1046/req111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1049/req112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1050/req113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1051/req114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1057/req116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1058/req117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1059/req118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1061/req119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1062/req120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/943/ind3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/967/ind4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/984/ind5.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1030/ind7.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1048/ind8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1053/ind9.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1054/ind10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1060/ind11.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/929/02_-_parecer__previo_tcm_2017_pmg.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/948/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/900/pl_0042019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei_no_001_-_piso_salarial_-_agentes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/894/projeto_de_lei_no_002_2019_-_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/898/pl003_-_altera_lei_4432010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/901/pl_0042019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/928/projeto_delei0012019c.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/941/pl_007_-_assinar_convenio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/960/ldo2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/961/pl008_-_cred_ad_especial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/992/pl0092019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1038/pl122019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1055/pl142019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1056/pl152019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/1657/projeto_de_lei_016_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/919/resolucao01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2019/920/resolucao02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>