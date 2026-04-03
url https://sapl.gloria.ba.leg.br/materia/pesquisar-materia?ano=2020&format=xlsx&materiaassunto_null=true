--- v0 (2026-01-18)
+++ v1 (2026-04-03)
@@ -54,1872 +54,1872 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1071/req1.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1071/req1.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola dotado de equipamentos de múltiplas funções como: grade hidráulica, arado reversível, sulcador, roçadeira, pulverizador, subsolador, escarificador, e carroça com a capacidade de 06(seis) toneladas.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1072/req2.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1072/req2.pdf</t>
   </si>
   <si>
     <t>Reestruturação de toda parte elétrica, incluindo instalação de luminárias, extensão de redes e troca de lâmpadas no Povoado Salgado dos Benícios.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1068/req3.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1068/req3.pdf</t>
   </si>
   <si>
     <t>Reforma das Quadras Poliesportivas dos seguintes Povoados: Olhos d' Água do Souza, Retiro, Porto da Serra, AG 05 (Borda do Lago) e Chico Correia.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1069/req4.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1069/req4.pdf</t>
   </si>
   <si>
     <t>Pavimentação nas ruas da Sede do nosso Município conforme abaixo: Rua São Miguel, Rua Vereador José Augusto, Rua Recanto da Esperança, Rua Juarez, César Campos Farias, Rua José Barbosa de Oliveira, Rua Genézio Alves, Rua José Joaquim Teixeira, Rua Pedro Martins Lisbôa, Rua Presidente Geisel, Rua Eduardo Campos E Rua Enedino Pereira.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1070/req5.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1070/req5.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada no primeiro Riacho José Firino e conserto da passagem Manoel de Ana, acesso as estradas vicinais no_x000D_
 Povoado Ilhas das Flores.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1073/req6.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1073/req6.pdf</t>
   </si>
   <si>
     <t>Pavimentação nas ruas da Sede do nosso Município conforme abaixo: Rua Luiz Malaquias, Rua Augusto José da Silva, Rua Eduardo Campos, Rua Artur Figueiredo, Rua Noé Pereira dos Santos, Travessa Amâncio Pereira E Travessa São Francisco.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1078/req7.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1078/req7.pdf</t>
   </si>
   <si>
     <t>Que os recursos previstos no Orçamento do Município para realização dos eventos esportivos e religiosos sejam remanejados para a Secretária de_x000D_
 Saúde e Ação Social para apoio do combate ao Coronavírus (Covid 19).</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1079/req8.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1079/req8.pdf</t>
   </si>
   <si>
     <t>Limpeza e reabertura de canais de aproximação na comunidade do Campo Grande vizinho a casa de_x000D_
 Manzão na margem da BA 210.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1080/req9.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1080/req9.pdf</t>
   </si>
   <si>
     <t>Realização de Capacitação para Jovens e Adultos, no intuito de prepara-los para o mercado de trabalho com parceria do SEBRAE, SENAI e_x000D_
 outras Instituições.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1081/req10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1081/req10.pdf</t>
   </si>
   <si>
     <t>A possibilidade de realizar Convênio junto ao Governo do_x000D_
 Estado da Bahia no Intuito de inserir Cursos Técnicos_x000D_
 Profissionalizantes para atender os Jovens do Município_x000D_
 de Glória - BA.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1088/req11.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1088/req11.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço artesiano, localizado no_x000D_
 Povoado Serrota do Brejo, com extensão de rede de_x000D_
 3 Km e um reservatório com cem mil litros.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1089/req12.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1089/req12.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1090/req13.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1090/req13.pdf</t>
   </si>
   <si>
     <t>Construção de um "Memorial Histórico Cultural" no_x000D_
 Povoado Quixaba, com anexo de uma videoteca com_x000D_
 incentivo à formação de leitores, pesquisadores e_x000D_
 mediadores com a denominação do fundador do_x000D_
 Povoado o Sr. Hortêncio Correia.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1091/req14.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1091/req14.pdf</t>
   </si>
   <si>
     <t>Instalação de uma rede de abastecimento de água_x000D_
 para consumo de animais no Poço Baixa das_x000D_
 Bestas, com tubos de PVC de 50mm. no total de_x000D_
 1.750 metros até as propriedades. Conforme_x000D_
 relação em anexo.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1092/req16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1092/req16.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola, com os seguintes_x000D_
 equipamentos: Arado, grade, tombador, carroceria e pipa_x000D_
 para a Associação Indígena da Comunidade Pankararé_x000D_
 da Serrota (AICPS), fundada em JS de agosto de 2015,_x000D_
 inscrita no CNPJ Nº 24.891.161/0001-80, conforme Lei de_x000D_
 Utilidade Pública Nº 571-A a de 28 de dezembro 2018.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1093/req17.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1093/req17.pdf</t>
   </si>
   <si>
     <t>Construção de Quadras Poliesportivas nas_x000D_
 Agrovilas OS, 06, 07, 08 e 09 do Projeto Jusante.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1094/req18.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1094/req18.pdf</t>
   </si>
   <si>
     <t>Que os recursos previstos para a realização dos eventos_x000D_
 juninos como a festa dançante de Santo Antônio em_x000D_
 Glória e São Pedro no Povoado Quixaba sejam_x000D_
 remanejados para a Secretária de Assistência Social_x000D_
 para a compra de sexta básicas para serem distribuídas_x000D_
 para as famílias carente do Município.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1095/req19.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1095/req19.pdf</t>
   </si>
   <si>
     <t>*Construção de 03 (três) passagens molhadas no_x000D_
 Povoado Brejo do Burgo nas seguintes localidades:_x000D_
 *No beco do cemitério;_x000D_
 *Na estrada que dá acesso a residência do Sr. Pedrinho_x000D_
 de Zeca;_x000D_
 *No beco que dá acesso a Escola Ângelo Pereira Xavier;_x000D_
 *Na baixa perto da casa de boca preta.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1096/req20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1096/req20.pdf</t>
   </si>
   <si>
     <t>Construção de 02 (duas) quadras Poliesportivas no_x000D_
 Povoado Riachão e Angico.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1097/req21.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1097/req21.pdf</t>
   </si>
   <si>
     <t>Construção de 01 (uma) Praça e reforma da quadra_x000D_
 de esportes do Povoado Retiro.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1098/req22.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1098/req22.pdf</t>
   </si>
   <si>
     <t>Implantação do Sistema de Eletrificação do Povoado_x000D_
 Baixa do Chico.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Implantação de um "Caixa Eletrônico 24 horas" para a_x000D_
 sede do Município de Glória.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1100/req24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1100/req24.pdf</t>
   </si>
   <si>
     <t>Calçamento nas ruas do Povoado Olhos d'agua do_x000D_
 Souza e Retiro.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1101/req25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1101/req25.pdf</t>
   </si>
   <si>
     <t>• Reforma do Mercado Público do Povoado_x000D_
 Quixaba, com construção de dois banheiros,_x000D_
 pinturas e reforma elétrica;_x000D_
 • Reposição dos Bancos da Praça e arborização com_x000D_
 plantas nativas.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1102/req26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1102/req26.pdf</t>
   </si>
   <si>
     <t>Construção de uma Barragem na localidade_x000D_
 Segredo.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada na_x000D_
 estrada que dá acesso ao Povoado Ilha das Flores_x000D_
 ao Riacho de Zé Ferino.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Construção de uma Praça na Rua Dr. Hemetério_x000D_
 de Carvalho, beneficiando a Rua Daniel Pereira_x000D_
 de Souza na sede do Município.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1105/req29.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1105/req29.pdf</t>
   </si>
   <si>
     <t>Construção de calçamento e implantação de_x000D_
 iluminação pública na Rua Vanderlúcia (Rua das_x000D_
 casas populares) interligando com a Avenida São_x000D_
 Francisco.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1106/req30.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1106/req30.pdf</t>
   </si>
   <si>
     <t>Construção de quadra poliesportiva nas seguintes_x000D_
 localidades do Brejo do Burgo, Serrota, Ponta_x000D_
 D'agua, Baixa do Chico, Poço e Caraíbas.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1107/req31.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1107/req31.pdf</t>
   </si>
   <si>
     <t>Aquisição de 150 canos de 50 mm, para ampliar a rede_x000D_
 de água do Sistema de Abastecimento do Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1108/req32.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1108/req32.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado_x000D_
 Salgadinho dos Leites.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1109/req34.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1109/req34.pdf</t>
   </si>
   <si>
     <t>Construção de um local adequado para os_x000D_
 pacientes que fazem tratamento pelo TFD_x000D_
 (Tratamento fora do domicílio).</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1110/req35.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1110/req35.pdf</t>
   </si>
   <si>
     <t>-Recuperação das passagens molhadas das seguintes_x000D_
 localidades:_x000D_
 - Povoado Ribeirinhos e as do Bode assado que dão_x000D_
 acesso as Agrovilas.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1111/req36.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1111/req36.pdf</t>
   </si>
   <si>
     <t>• Construção de três passagens molhadas, na estrada_x000D_
 que sai do Povoado Cerquinha ao Povoado Lagoa_x000D_
 do Negro, conforme discriminação abaixo:_x000D_
 • Ao lado da roça de Noé;_x000D_
 • No riacho entre a roça de Noé e Bimbinho;_x000D_
 • No riacho ao lado da roça de Maria José.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1114/req37.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1114/req37.pdf</t>
   </si>
   <si>
     <t>Reforma da Ciclovia da Sede.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1115/req38.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1115/req38.pdf</t>
   </si>
   <si>
     <t>Recuperação, reabertura e cascalhamento das estradas que dão acesso e internas das seguintes_x000D_
 localidades: Cerquinha, Brejo, Serrota, Ponta d'agua, Caraíba, Mulungu e Baixa do Chico.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1116/req39.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1116/req39.pdf</t>
   </si>
   <si>
     <t>Ampliação do cemitério do Povoado Brejo do Burgo, com contratação de um funcionário para_x000D_
 ficar responsável pelo setor.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MARCELO GOMES DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1117/req40.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1117/req40.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro de Convivência Familiar no Povoado Quixaba, aproveitando o ponto que hoje é o PSF Augusto José da Silva, tendo em_x000D_
 vista que o mesmo será desativado.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1118/req41.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1118/req41.pdf</t>
   </si>
   <si>
     <t>Listagem oficial e atualizada das pessoas que estão_x000D_
 em dívida ativa com o município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1119/req42.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1119/req42.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Queimadas_x000D_
 em frente à Escola.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1120/req43.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1120/req43.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Malambá em_x000D_
 frente à Igreja.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1121/req44.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1121/req44.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica da entrada da cidade, desde o entroncamento na BA 210 até ao_x000D_
 Balneário Canto das Águas.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1122/req45.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1122/req45.pdf</t>
   </si>
   <si>
     <t>Calçamento em paralelepípedo na Agrovila AG 05 Borda do Lago no Perímetro irrigado do Projeto_x000D_
 Glória.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1123/req46.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1123/req46.pdf</t>
   </si>
   <si>
     <t>Construções de praças Públicas nos seguintes_x000D_
 Povoados: Cerquinha, Lagoa do Negro, Poço, Ponta_x000D_
 D' Água, Salinas, Serrota do Brejo, Baixa do Chico_x000D_
 e Caraíbas.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1124/req47.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1124/req47.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com vestiário, arquibancada e cobertura no Colégio_x000D_
 Indígena Ângelo Pereira Xavier, localizada no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1125/req48.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1125/req48.pdf</t>
   </si>
   <si>
     <t>Limpeza da área de banho na Agrovila 03 - Borda_x000D_
 do Lago e construção de um Balneário na referida_x000D_
 localidade.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1126/req49.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1126/req49.pdf</t>
   </si>
   <si>
     <t>Criação de um Infocentro de Informática no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1127/req50.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1127/req50.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Médico no Povoado Serrota do Brejo.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1128/req51.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1128/req51.pdf</t>
   </si>
   <si>
     <t>. Conserto da estrada que dá acesso à Aldeia Xucuru-Kariri e;_x000D_
 . Conserto da estrada que dá acesso à Beira do Rio do Povoado Quixaba, conhecida como Porto de Zé Homem.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1129/req52.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1129/req52.pdf</t>
   </si>
   <si>
     <t>Contratação de 02 (dois) Terapeutas de Medicina Natural no Município de Glória.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>• Recuperação asfáltica da entrada do Povoado Quixaba ao Bode Assado._x000D_
 • Construção de uma ciclovia paralelo ao asfalto do referido Povoado.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1131/req54.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1131/req54.pdf</t>
   </si>
   <si>
     <t>• Conclusão do calçamento paralelo ao campo de futebol do Povoado Quixaba até o Ginásio de esportes;_x000D_
 • Conclusão do calçamento da Rua da Alegria.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>• Perfuração e instalação de um Poço artesiano na localidade Barro Azul, próximo a fazenda Zé Pedro_x000D_
 no Município de Glória- BA,</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1133/req56.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1133/req56.pdf</t>
   </si>
   <si>
     <t>• Aquisição de um trator agrícola dotado de equipamentos de múltiplas funções como: grade hidráulica, arado reversível, sulcador, roçadeira,_x000D_
 pulverizador, subsolador, escarificador e carroça com a capacidade de 06 (seis) toneladas para a Associação Agrícola do Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1134/req57.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1134/req57.pdf</t>
   </si>
   <si>
     <t>• Reforma do Prédio Público na rua Eduardo Campos nº 22, antigo Posto de Polícia (20 BPM e Cia DPM - Glória).</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1135/req58.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1135/req58.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano para consumo humano na_x000D_
 Comunidade conhecida como Casca Grossa.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1136/req59.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1136/req59.pdf</t>
   </si>
   <si>
     <t>Implantação do Sistema de Eletrificação na localidade conhecida como Casca Grossa.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1137/req60.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1137/req60.pdf</t>
   </si>
   <si>
     <t>• Construção de cinco Praças no Projeto Jusante nas respectivas Agrovilas:_x000D_
 - Em frente a Igreja São João Jusante 01._x000D_
 - Em frente a Igreja Sagrado Coração de Jesus na Jusante 02._x000D_
 -Em frente a Escola Jusante 03._x000D_
 -Em frente a Igreja São Francisco Jusante 06._x000D_
 -Em frente a Igreja São José Jusante 08.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1138/req61.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1138/req61.pdf</t>
   </si>
   <si>
     <t>• Conserto da estrada com pissarra do Povoado Lagoa do Negro que dá acesso ao cemitério local.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1139/req62.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1139/req62.pdf</t>
   </si>
   <si>
     <t>• Calçamento do Pátio da delegacia na sede do Município.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1140/req63.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1140/req63.pdf</t>
   </si>
   <si>
     <t>• Complementação do asfaltamento em paralelepípedos da Rua Vanderlúcia,_x000D_
 interligando com a Avenida São Francisco.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1141/req64.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1141/req64.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Escola no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1142/req64.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1142/req64.pdf</t>
   </si>
   <si>
     <t>• Aquisição de um trator agrícola com os seguintes equipamentos: Arado, grade, tombador, carroceria e_x000D_
 pipa para a Associação dos Jovens e Produtores Indígenas Agricultores Familiares Pankararé no Brejo_x000D_
 do Burgo, fundada em 13 de outubro de 2016, inscrita no CNPJ nº 26.712.167/0001-79, conforme Lei de_x000D_
 utilidade Pública Municipal nº 561 de 02 de maio de 2018.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1143/req66.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1143/req66.pdf</t>
   </si>
   <si>
     <t>• Complementação em paralelepípedo do calçamento do Povoado Baixa das Pedras com_x000D_
 extensão de mais 8.000 metros quadrados incluído no cachorro de Maria Rosa.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1144/req67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1144/req67.pdf</t>
   </si>
   <si>
     <t>• Recuperação da estrada vicinal da BA 210 a Aldeia Kantaruré Batida.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1145/req68.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1145/req68.pdf</t>
   </si>
   <si>
     <t>• Construção de calçamento em paralelepípedo da rua que da acesso ao Ginásio de esporte até o_x000D_
 Balneário do Povoado Quixaba.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1146/req69.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1146/req69.pdf</t>
   </si>
   <si>
     <t>• Ampliação do cemitério do Povoado Quixaba e construção de uma capela no referido local.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1148/req70.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1148/req70.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva com: vestuário, arquibancada e cobertura no Colégio indígena José Martins localizado no Povoado Ponta_x000D_
 D'água.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1149/req71.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1149/req71.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano com um reservatório com capacidade de vinte mil litros de água, no local conhecido como baixa da vaca, próximo ao Povoado Chico Correia.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1150/req72.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1150/req72.pdf</t>
   </si>
   <si>
     <t>Uma retroescavadeira para associação comunitária indígena Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1151/req73.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1151/req73.pdf</t>
   </si>
   <si>
     <t>Ampliação do Posto Médico do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1152/req74.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1152/req74.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola dotado de equipamentos de múltiplas funções com: grade hidráulica, aradora reversível, sulcador, carroça_x000D_
 com capacidade de 06 (seis) toneladas, roçadeira, pulverizador subsolador.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1153/req75.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1153/req75.pdf</t>
   </si>
   <si>
     <t>Calçamento nas seguintes Comunidades:_x000D_
 • Agrovila 01 (um) do Projeto Glória;_x000D_
 • Agrovilas 01,07 e 08 do Projeto Jusante;</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1154/req76.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1154/req76.pdf</t>
   </si>
   <si>
     <t>Ambulância equipada para remoção de pacientes destinada a Associação Indígena Pankararé no_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1155/req77.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1155/req77.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na localidade_x000D_
 Novilha próximo a Fazenda do Senhor Leio no_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1157/req78.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1157/req78.pdf</t>
   </si>
   <si>
     <t>Implantação de uma escola de corte e costura na_x000D_
 sede do Município.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1161/req79.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1161/req79.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça e complementação do calçamento da rua Doutor Hemetério de Carvalho no_x000D_
 Povoado Quixaba.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1162/req80.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1162/req80.pdf</t>
   </si>
   <si>
     <t>Calçamento em paralelepípedo nos seguintes Povoados: Gato, Chico Correia, Favela, Angico e Poço Comprido.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1163/req81.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1163/req81.pdf</t>
   </si>
   <si>
     <t>Construção de praças pública nas seguintes localidades: Agrovilas 05, 07 e 09 do Projeto_x000D_
 Jusante.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1164/req82.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1164/req82.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalações de um Poço Artesiano com reservatório com capacidade de vinte mil_x000D_
 litros de água no local conhecido com o Povoado Baixa do boi localizado há 20 Km do Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1165/req83.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1165/req83.pdf</t>
   </si>
   <si>
     <t>Cópia do contrato número 094/2020 referente à obra de recuperação asfáltica das Avenidas_x000D_
 Adauto Pereira e São Francisco com as respectivas planilhas de Custo.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1166/req84.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1166/req84.pdf</t>
   </si>
   <si>
     <t>Construção do muro do cemitério da Comunidade da Batida.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1167/req85.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1167/req85.pdf</t>
   </si>
   <si>
     <t>Recuperação das passagens molhadas nos Povoados Ribeirinhas.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1168/req86.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1168/req86.pdf</t>
   </si>
   <si>
     <t>Implantação do sistema de eletrificação da localidade conhecida como Gemedor localizada aproximadamente a 3 Km no Povoado Lagoa do_x000D_
 Negro.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1169/req88.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1169/req88.pdf</t>
   </si>
   <si>
     <t>Reabertura com cascalhamento da estrada que sai do Povoado Cerquinha até o Povoado_x000D_
 Salgadinho dos Leite no Município de Paulo Afonso.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Extensão de Rede de Água nas Chácaras via de_x000D_
 acesso da Avenida Adauto Pereira.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1171/req90.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1171/req90.pdf</t>
   </si>
   <si>
     <t>Implantação de manilhas no riacho ao lado da residência do Sr. Cícero de Tunina e complementação do calçamento em paralelepípedo_x000D_
 da Rua Engenheiro Fernandes Tavares.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1172/req91.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1172/req91.pdf</t>
   </si>
   <si>
     <t>Que seja aplicado no Orçamento da CODEVASF, recursos suficientes para revitalização hidráulica, elétrica e para drenagem no "perímetro Irrigado de_x000D_
 Glória-BA" bem como, recursos de custeios dos serviços de operação, manutenção e pagamento das tarifas de energia.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1173/req92.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1173/req92.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde (UBS) no Povoado Riachão.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1174/req93.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1174/req93.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Orçamento da CODEVASF, com recursos da União "EMENDA ORÇAMENTÁRIA" para Implantação de Sistema Fotovoltaico, conhecido como Energia Solar, nas estações de bombeamento do Perímetro Irrigado de Glória e do Perímetro Irrigado Jusante.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1175/req94.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1175/req94.pdf</t>
   </si>
   <si>
     <t>Extensão de Rede de água do Povoado Porto da Serra até a roça de Cezário no Beco de Nizário.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1176/req95.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1176/req95.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde no Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>DORGIVAL ARAUJO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1177/req97.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1177/req97.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas que dão acesso as pisciculturas e as áreas_x000D_
 agrícolas do nosso Município.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1178/req98.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1178/req98.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 4.000 (quatro mil metros) de calçamento no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano para consumo humano na Aldeia Indígena Pankararé no Brejo_x000D_
 do Burgo no local conhecido como poço, próximo ao antigo Campo de futebol da ponte preta do_x000D_
 Brejo.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1180/req100.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1180/req100.pdf</t>
   </si>
   <si>
     <t>Construção de uma Casa de Amparo para crianças e_x000D_
 adolescentes na sede do Município.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1181/req101.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1181/req101.pdf</t>
   </si>
   <si>
     <t>Construção de uma área coberta para realização de_x000D_
 eventos Escolares no Colégio CEAF.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1182/req102.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1182/req102.pdf</t>
   </si>
   <si>
     <t>Construções de banheiros masculinos e femininos para deficientes na Quadra_x000D_
 Poliesportiva nas seguintes localizações: Porto da Serra, Retiro, Cerquinha, Agrovila 1, Agrovila_x000D_
 Borda do Lago 5.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1183/req103.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1183/req103.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano na localidade Muquém situado no raso da Catarina próximo ao_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1184/req104.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1184/req104.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública no Povoado_x000D_
 Riachão.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1185/req105.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1185/req105.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Nucleada no Projeto Jusante para atender as Agrovilas 01, 02, 03, 04, 05_x000D_
 06,07, 08 e 09.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1186/req106.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1186/req106.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça na rua da Alegria no Povoado Quixaba com o nome do Sr. Petrônilo José_x000D_
 de Araújo.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1187/req107.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1187/req107.pdf</t>
   </si>
   <si>
     <t>Ampliação do cemitério do Povoado Olhos d'água do Souza.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1188/req108.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1188/req108.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública no Povoado_x000D_
 Porto da Serra.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1189/req109.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1189/req109.pdf</t>
   </si>
   <si>
     <t>Construção de um Campo Society com refletores, arquibancadas e vestuário no Povoado Cerquinha_x000D_
 entre a Quadra Poliesportiva e o Posto Médico.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1190/req110.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1190/req110.pdf</t>
   </si>
   <si>
     <t>Construção de uma casa de fa rinha no Aldeia Pankararé no Povoado do Brejo do Burgo.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1191/req111.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1191/req111.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano para consumo humano na comunidade Indígena "Aldeia kantaruré" no Povoado_x000D_
 Baixa das Pedras, em Glória-BA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1192/req112.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1192/req112.pdf</t>
   </si>
   <si>
     <t>&gt;Pavimentação de aproximadamente 5km de calçamento nas seguintes localidades:_x000D_
 + Pernambuco 01 (um) medindo 3,5 km de calçamento e Pernambuco 02(dois) medindo 1,5 km, ambos próximos ao_x000D_
 Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1193/req113.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1193/req113.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Médico na Aldeia Indígena Pankararé, no Povoado Baixa do Chico no Raso da_x000D_
 Catarina.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1194/req114.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1194/req114.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 4.000 m2 (quatro mil, metros quadrados) de calçamento no_x000D_
 Povoado Ponta D' Água.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1195/req115.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1195/req115.pdf</t>
   </si>
   <si>
     <t>./ Construção de cinco praças no Projeto Jusante, nas respectivas Agrovilas:_x000D_
 - Em frente a Igreja São João Jusante 1;_x000D_
 - Em frente a Igreja Sagrado Coração de Jesus na Jusante 02;_x000D_
 -Em frente a Escola na Jusante 03;_x000D_
 -Em frente a Igreja São Francisco Jusante 06;_x000D_
 -Em frente a Igreja São José Jusante 08.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1196/req116.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1196/req116.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na Aldeia Indígena Pankaruré localizada no Brejo do Burgo.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1197/req117.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1197/req117.pdf</t>
   </si>
   <si>
     <t>Melhoramento e Ampliação do Engenho de moagem de cana de açúcar no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>JOSÉ MANOEL BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1198/req118.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1198/req118.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 2000 m2 (dois mil metros quadrados) de calçamento em frente ao lado da igreja do Povoado Queimadas.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1199/req119.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1199/req119.pdf</t>
   </si>
   <si>
     <t>• Construção de uma quadra Poliesportiva com vestuário no Povoado Queimada._x000D_
 • Construção de um Posto Médico no Povoado Queimadas.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1201/req120.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1201/req120.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Augusto José da Silva, no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1202/req121.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1202/req121.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de alvenaria na Escola Alonso José de Melo na Jusante 06, Glória -BA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1203/req122.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1203/req122.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Torquato.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1204/req123.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1204/req123.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra Poliesportiva no Povoado Torquato.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1205/req124.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1205/req124.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada entre as_x000D_
 duas aldeias Pankararú e Xucurú-kariri.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1206/req125.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1206/req125.pdf</t>
   </si>
   <si>
     <t>Implantação de Calçamento na Rua da Paz no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1075/decreto0012020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1075/decreto0012020.pdf</t>
   </si>
   <si>
     <t>Estabelece novas medidas de prevenção ao contágio pelo Novo Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1076/decreto_legislativo_002.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1076/decreto_legislativo_002.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1077/decreto_legislativo_003.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1077/decreto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N. 003 de 15 de Abril de 2020 - Dispõe sobre medidas temporárias relativo às sessões_x000D_
 ordinárias no mês de abril e prevenção ao contágio pelo novo Coronavírus (COVID -19) no âmbito do Poder_x000D_
 Legislativo do Município de Glória.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1082/decreto_legislativo_0042020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1082/decreto_legislativo_0042020.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N. 004 de 22 de Abril de 2020._x000D_
 Dispõe sobre novas medidas temporárias relativo às sessões ordinárias no mês de abril no âmbito do_x000D_
 Poder legislativo do Município de Glória.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1083/decreto05.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1083/decreto05.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N. 005 de 28 de Abril de 2020._x000D_
 Dispõe sobre novas medidas temporárias relativo às sessões virtuais ordinárias no âmbito do Poder_x000D_
 Legislativo do Município de Glória;</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1158/decreto_0082020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1158/decreto_0082020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas medidas temporárias relativo às sessões presenciais ordinárias no âmbito do Poder Legislativo do Município de Glória.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1806/apreciacao_-_parecer_previo.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1806/apreciacao_-_parecer_previo.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas referentes ao Processo TCM Nº 10083e21, que trata da prestação de contas do Executivo referentes ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1067/pl0012020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1067/pl0012020.pdf</t>
   </si>
   <si>
     <t>Estabelece piso salarial para os Agentes Comunitários de Saúde e Agentes de Combate as Endemias do município de_x000D_
 Glória e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Denomina o Cemitério da Sede do Município com o Nome: Cemitério Municipal Padre José Batista Dantas_x000D_
 e dá outras providências".</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1085/pl_004_2020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1085/pl_004_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo proceder ao Orçamento Fiscal e da Seguridade Social do Município, para o exercício financeiro de 2020, à abertura de Crédito Adicional Especial, no valor de R$ 957 .442,37 (Novecentos e cinquenta e sete mil quatrocentos quarenta e dois reais trinta e sete centavos), na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1086/pl0052020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1086/pl0052020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Prefeito assinar convênios, contratos, acordos, termos de cooperação com as entidades que menciona e_x000D_
 aderir a Programas Especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1087/pl0062020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1087/pl0062020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à abertura de Créditos Adicionais Suplementares ao Orçamento Fiscal e da Seguridade Social do_x000D_
 Município, aprovado pela Lei n° 587/2019, de 20/12/2019, para o exercício financeiro de 2020, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>MARCOS ALEXSANDRO ALMEIDA SANTOS, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1112/pl0072020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1112/pl0072020.pdf</t>
   </si>
   <si>
     <t>Dispõe, em caráter excepcional, sobre a suspensão do cumprimento de obrigações financeiras referentes a empréstimos_x000D_
 consignados contraídos por servidores públicos municipais, no âmbito do Município de Glória, durante o período de 120 dias, em decorrência do_x000D_
 surto de Corona Vírus - COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1113/pl0082020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1113/pl0082020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Proibição de passeio de cães ferozes em vias públicas, sem corrente e focinheira e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1147/pl_0092020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1147/pl_0092020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos recursos de precatórios oriundos de demanda judicial que tenha tido como objeto a cobrança de_x000D_
 repasses referentes à complementação da União aos Estados e aos Municípios por conta do Fundo de Manutenção e_x000D_
 Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (Fundef).</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_n10_-_loa.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_n10_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 10, de 29 de setembro de 2020 - Estima a Receita e fixa a Despesa do Orçamento_x000D_
 Anual do Município de Glória , para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1160/pl_112020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1160/pl_112020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, proceder. ao Orçamento Fiscal e da Seguridade Social do Município de GLÓRIA, para o exercício financeiro de 2020, a abertura de Crédito Adicional SUPLEMENTAR no valor de R$ 1.207 .000,00 (Hum milhão, duzentos e sete mil reais), na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1159/pl_12_2020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1159/pl_12_2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012 de 23 de outubro de 2020._x000D_
 Dispõe sobre a utilização dos recursos de precatórios oriundos de demanda judicial que tenha tido como objeto a cobrança de repasses referentes à_x000D_
 complementação da União aos Estados e aos Municípios por conta do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de_x000D_
 Valorização do Magistério (Fundef).</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1200/pl_132020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1200/pl_132020.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice-Prefeito, Secretários e Vereadores do Município de Glória a partir de 1° de janeiro de 2021 e até_x000D_
 31 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1207/pl0142020.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1207/pl0142020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, proceder, ao Orçamento Fiscal e da Seguridade Social do Município de GLÓRIA, para o exercício financeiro_x000D_
 de 2020, a abertura de CRÉDITO ADICIONAL SUPLEMENTAR no valor de R$ 1.355.000,00(hum milhão, trezentos e cinquenta e cinco mil), na_x000D_
 forma que indica e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2228,67 +2228,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1071/req1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1072/req2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1068/req3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1069/req4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1070/req5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1073/req6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1078/req7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1079/req8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1080/req9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1081/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1088/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1089/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1090/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1091/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1092/req16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1093/req17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1094/req18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1095/req19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1096/req20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1097/req21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1098/req22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1100/req24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1101/req25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1102/req26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1105/req29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1106/req30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1107/req31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1108/req32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1109/req34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1110/req35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1111/req36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1114/req37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1115/req38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1116/req39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1117/req40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1118/req41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1119/req42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1120/req43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1121/req44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1122/req45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1123/req46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1124/req47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1125/req48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1126/req49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1127/req50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1128/req51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1129/req52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1131/req54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1133/req56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1134/req57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1135/req58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1136/req59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1137/req60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1138/req61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1139/req62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1140/req63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1141/req64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1142/req64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1143/req66.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1144/req67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1145/req68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1146/req69.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1148/req70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1149/req71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1150/req72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1151/req73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1152/req74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1153/req75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1154/req76.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1155/req77.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1157/req78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1161/req79.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1162/req80.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1163/req81.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1164/req82.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1165/req83.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1166/req84.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1167/req85.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1168/req86.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1169/req88.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1171/req90.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1172/req91.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1173/req92.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1174/req93.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1175/req94.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1176/req95.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1177/req97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1178/req98.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1180/req100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1181/req101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1182/req102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1183/req103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1184/req104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1185/req105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1186/req106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1187/req107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1188/req108.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1189/req109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1190/req110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1191/req111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1192/req112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1193/req113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1194/req114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1195/req115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1196/req116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1197/req117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1198/req118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1199/req119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1201/req120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1202/req121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1203/req122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1204/req123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1205/req124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1206/req125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1075/decreto0012020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1076/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1077/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1082/decreto_legislativo_0042020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1083/decreto05.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1158/decreto_0082020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1806/apreciacao_-_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1067/pl0012020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1085/pl_004_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1086/pl0052020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1087/pl0062020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1112/pl0072020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1113/pl0082020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1147/pl_0092020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_n10_-_loa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1160/pl_112020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1159/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1200/pl_132020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1207/pl0142020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1071/req1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1072/req2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1068/req3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1069/req4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1070/req5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1073/req6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1078/req7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1079/req8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1080/req9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1081/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1088/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1089/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1090/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1091/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1092/req16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1093/req17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1094/req18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1095/req19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1096/req20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1097/req21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1098/req22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1100/req24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1101/req25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1102/req26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1105/req29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1106/req30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1107/req31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1108/req32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1109/req34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1110/req35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1111/req36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1114/req37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1115/req38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1116/req39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1117/req40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1118/req41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1119/req42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1120/req43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1121/req44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1122/req45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1123/req46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1124/req47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1125/req48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1126/req49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1127/req50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1128/req51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1129/req52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1131/req54.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1133/req56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1134/req57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1135/req58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1136/req59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1137/req60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1138/req61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1139/req62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1140/req63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1141/req64.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1142/req64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1143/req66.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1144/req67.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1145/req68.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1146/req69.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1148/req70.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1149/req71.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1150/req72.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1151/req73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1152/req74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1153/req75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1154/req76.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1155/req77.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1157/req78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1161/req79.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1162/req80.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1163/req81.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1164/req82.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1165/req83.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1166/req84.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1167/req85.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1168/req86.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1169/req88.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1171/req90.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1172/req91.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1173/req92.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1174/req93.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1175/req94.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1176/req95.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1177/req97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1178/req98.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1180/req100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1181/req101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1182/req102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1183/req103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1184/req104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1185/req105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1186/req106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1187/req107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1188/req108.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1189/req109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1190/req110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1191/req111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1192/req112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1193/req113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1194/req114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1195/req115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1196/req116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1197/req117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1198/req118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1199/req119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1201/req120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1202/req121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1203/req122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1204/req123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1205/req124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1206/req125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1075/decreto0012020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1076/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1077/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1082/decreto_legislativo_0042020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1083/decreto05.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1158/decreto_0082020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1806/apreciacao_-_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1067/pl0012020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1085/pl_004_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1086/pl0052020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1087/pl0062020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1112/pl0072020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1113/pl0082020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1147/pl_0092020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_n10_-_loa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1160/pl_112020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1159/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1200/pl_132020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2020/1207/pl0142020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>