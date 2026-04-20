--- v0 (2026-01-20)
+++ v1 (2026-04-20)
@@ -54,1585 +54,1585 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/req1.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/req1.pdf</t>
   </si>
   <si>
     <t>Reforma dos Colégios dos Povoados Malambá_x000D_
 e Queimadas e que sejam transformados em_x000D_
 Posto Médico.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/req2.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/req2.pdf</t>
   </si>
   <si>
     <t>• Construções de quadras poliesportivas com_x000D_
 arquibancadas, banheiros, cobertura, alambrado_x000D_
 nas seguintes localidades:_x000D_
 -Aldeia indígena Pankararé Brejo do Burgo; (Poço)_x000D_
 - Aldeia indígena Pankararé Serrota do Brejo;_x000D_
 - Aldeia indígena Pankararé Ponta d'agua;_x000D_
 - Aldeia indígena Pankararé Baixa dos Chico;_x000D_
 - Aldeia indígena Pankararé Salina (azulão);_x000D_
 - Caraíbas e Lagoa do Negro.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/req3.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/req3.pdf</t>
   </si>
   <si>
     <t>• Pavimentação de calçamento nas seguintes_x000D_
 localidades:_x000D_
 -Aldeia indígena Pankararé Brejo do Burgo_x000D_
 aproximadamente 4.000 m2;_x000D_
 - Serrota do Brejo aproxidamente 2.000 m2;_x000D_
 - Caraíbas aproxidamente 2.000 m2;_x000D_
 -Ponta d'água aproxidamente 1.000 m2;_x000D_
 -Salina aproximadamente 2.000 m2;_x000D_
 -Lagoa do Negro aproximadamente 4.000 m2;_x000D_
 -Pernambuco 1 aproximadamente 2.000 m2;_x000D_
 -Pernambuco 2 aproximadamente 1.000 m2;</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RITA MARIA DE O. PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/req4.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/req4.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva no Povoado Riachão.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1218/req5.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1218/req5.pdf</t>
   </si>
   <si>
     <t>Melhoramento no abastecimento de água para consumo humano na Localidade" Poço" localizado no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1219/req6.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1219/req6.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de água na Comunidade Ponta D'água do Cacique Batista no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1220/req7.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1220/req7.pdf</t>
   </si>
   <si>
     <t>Implantação de asfaltamento em paralelepípedo nas vias principais das seguintes localidades: Ilha das Flores, Torquato e Queimadas.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1221/req8.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1221/req8.pdf</t>
   </si>
   <si>
     <t>- Pavimentação nas ruas da Sede do nosso Município conforme abaixo:_x000D_
 • Rua São Miguel;_x000D_
 • Rua Vereador José Augusto da Silva;_x000D_
 • Rua Recanto da Esperança;_x000D_
 • Rua Juarez César Campos Farias;_x000D_
 • Rua José Barbosa de Oliveira;_x000D_
 • Rua Genésio Alves;_x000D_
 • Rua Pedro Martins Lisbôa;_x000D_
 • Rua Presidente Geisel;_x000D_
 • Rua Eduardo Campos;_x000D_
 • Rua Enedino Pereira;_x000D_
 • Rua Luiz Malaquias;_x000D_
 • Rua Augusto José da Silva;_x000D_
 • Rua Artur Figueiredo;_x000D_
 • Rua Noé Pereira dos Santos;_x000D_
 • Travessa São Francisco.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1222/req9.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1222/req9.pdf</t>
   </si>
   <si>
     <t>- Construções de pontos de Ônibus nos seguintes Povoados:_x000D_
 • Riachão;_x000D_
 • Malambá;_x000D_
 • Torquato;_x000D_
 • Freitas;_x000D_
 • Ilha das Flores;_x000D_
 • Sítio da Lagoa;_x000D_
 • Queimadas.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/req10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/req10.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Praça em frente a Igreja do Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1224/req11.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1224/req11.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública no Povoado Riachão.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1225/req12.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1225/req12.pdf</t>
   </si>
   <si>
     <t>• Construções de Quadras Poliesportivas nos seguintes Povoados:_x000D_
 • Sítio da Lagoa;_x000D_
 • Angico.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/req13.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/req13.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NOS SEGUINTES POVOADOS:_x000D_
 - OLHOS D'ÁGUA DO SOUZA;_x000D_
 - AGROVILA JUSANTE 01;_x000D_
 - POVOADO RETIRO;_x000D_
 -REFORMA DO POSTO MÉDICO DO POVOADO OLHOS DAGUA DO SOUZA.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/req14.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/req14.pdf</t>
   </si>
   <si>
     <t>Complementação de aproximadamente 2.500 metros de_x000D_
 Calçamento no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1228/req15.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1228/req15.pdf</t>
   </si>
   <si>
     <t>• Construções de Praças Públicas, com aparelhos de_x000D_
 academia nas seguintes localidades:_x000D_
 • Aldeia Indígena Pankararé Brejo do Burgo ( Poço);_x000D_
 • Aldeia Indígena Pankararé Serrota do Brejo;_x000D_
 • Aldeia Indígena Pankararé Ponta D'água;_x000D_
 • Aldeia Indígena Pankararé Salina ( Azulão );_x000D_
 • Aldeia Indígena Pankarará Baixa do Chico);_x000D_
 • Povoado Caraíbas;_x000D_
 • Povoado Cerquinha;_x000D_
 • Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1229/req16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1229/req16.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola Nucleada no Projeto Jusante para atender as Agrovilas 01, 02, 03, 04, 05, 06, 07, 08 e_x000D_
 09.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/req17.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/req17.pdf</t>
   </si>
   <si>
     <t>• Construções de cincos Praças no Projeto Jusante, nas respectivas Agrovilas:_x000D_
 • Em frente a Igreja São João na Jusante I;_x000D_
 • Em frente a Igreja Sagrado Coração de Jesus na Jusante 02,_x000D_
 • Em frente a Escola na Jusante 03;_x000D_
 • Em frente a Igreja São Francisco na Jusante 06;_x000D_
 • Em frente a Igreja São José na Jusante 08.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1231/req18.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1231/req18.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no Povoado_x000D_
 Torquato.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/req19.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/req19.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Torquato.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/req20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/req20.pdf</t>
   </si>
   <si>
     <t>Implantação do Sistema de Eletrificação do Povoado Baixa do Chico (Raso da Catarina).</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/req21.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/req21.pdf</t>
   </si>
   <si>
     <t>Recuperação dos Campos de Futebol, da seguinte maneira:_x000D_
 colocação de material e nivelamento das equipes abaixo relacionadas:_x000D_
 • Atlético Cerquiense (Cerquinha);_x000D_
 • Ponte Preta e PSG (Brejo);_x000D_
 • Barcelona (Brejo);_x000D_
 • Azulão (Salina);_x000D_
 • Corinthians (Baixa do Chico);_x000D_
 • Barcelona (Lagoa do Negro);_x000D_
 • Atlético (Serrota do Brejo).</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1235/req22.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1235/req22.pdf</t>
   </si>
   <si>
     <t>Reforma da Estrada de Mané Nico que dá acesso ao_x000D_
 Povoado Retiro.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1236/req23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1236/req23.pdf</t>
   </si>
   <si>
     <t>• Retirada das Baronesas da Área de Lazer na Beira Rio_x000D_
 do Povoado Quixaba.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1237/req24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1237/req24.pdf</t>
   </si>
   <si>
     <t>• Reforma do Prédio Público na rua Eduardo Campos n.º 22, antigo Posto de Polícia ( 20 BPM e Cia DPM - Glória).</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1238/req25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1238/req25.pdf</t>
   </si>
   <si>
     <t>• Implantação de manilhas no riacho ao lado da residência do Sr. Cícero de Tunina e complementação_x000D_
 do Calçamento em Paralelepípedo da Rua Engenheiro Fernandes Tavares.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CARLOS NASCIMENTO MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/req26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/req26.pdf</t>
   </si>
   <si>
     <t>Construção da rede de esgoto na Rua por trás da Igreja_x000D_
 São José no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/req27.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/req27.pdf</t>
   </si>
   <si>
     <t>Construção de uma Casa de Farinha na Aldeia Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/req28.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/req28.pdf</t>
   </si>
   <si>
     <t>Melhoramento e Ampliação do Engenho de Moagem de_x000D_
 Cana de Açúcar no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/req29.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/req29.pdf</t>
   </si>
   <si>
     <t>Implantação do Sistema de Eletrificação na localidade_x000D_
 conhecida como Casca Grossa.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/req30.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/req30.pdf</t>
   </si>
   <si>
     <t>• Calçamento da Agrovila 01 do Projeto Glória;_x000D_
 • Complementação do Calçamento da Agrovila 05_x000D_
 Projeto Glória.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/req31.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/req31.pdf</t>
   </si>
   <si>
     <t>• Estudo Hidrológico nas seguintes Comunidades:_x000D_
 • Baixa do Cavalo;_x000D_
 • Poço Comprido;_x000D_
 • Ponta da Serra 01 próximo a Agrovila Jusante 01 ao_x000D_
 lado da estrada que liga a Agrovila ao Povoado Baixa_x000D_
 das Pedras.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/req32_2.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/req32_2.pdf</t>
   </si>
   <si>
     <t>• Perfuração de um Poço Artesiano para consumo_x000D_
 humano na Comunidade conhecida como Casca Grossa.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/req33.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/req33.pdf</t>
   </si>
   <si>
     <t>• Construção de uma área coberta para realização de_x000D_
 eventos Escolares no Colégio CEAF.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/req34.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/req34.pdf</t>
   </si>
   <si>
     <t>• Construção de um muro de alvenaria na Escola Alonso_x000D_
 José de Melo na Jusante 06, Glória - BA.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1248/req35.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1248/req35.pdf</t>
   </si>
   <si>
     <t>• Implantação de um "Caixa Eletrônico 24 horas" para a Sede do Município de Glória.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>• Construção de um local adequado para os pacientes_x000D_
 que fazem tratamento pelo TFD (tratamento fora do_x000D_
 domicílio).</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/req37.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/req37.pdf</t>
   </si>
   <si>
     <t>• Construção de um Cemitério entre os Povoados Porto da_x000D_
 Serra e Torquato.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/req38.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/req38.pdf</t>
   </si>
   <si>
     <t>• Construções de Banheiros Masculinos e Femininos para_x000D_
 Deficientes nas Quadras Poliesportivas nas seguintes_x000D_
 localidades:_x000D_
 • Porto da Serra;_x000D_
 • Retiro;_x000D_
 • Cerquinha;_x000D_
 • Agrovila I;_x000D_
 • Agrovila Borda do Lago 5.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/req39.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/req39.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Ciclovia da entrada do Bode_x000D_
 Assado ao Povoado Quixaba com Iluminação Pública.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/req40.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/req40.pdf</t>
   </si>
   <si>
     <t>• Ampliação do Cemitério do Povoado Olhos D' Água do_x000D_
 Souza.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1254/req41.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1254/req41.pdf</t>
   </si>
   <si>
     <t>• Ampliação do Cemitério do Povoado Brejo do Burgo, com_x000D_
 contratação de um funcionário para ficar responsável pelo_x000D_
 setor.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva com vestuário no Povoado Queimadas;_x000D_
 • Construção de um Posto Médico no Povoado Queimadas.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1256/req43.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1256/req43.pdf</t>
   </si>
   <si>
     <t>• Extensão da Rede de Água nas Chácaras via de acesso_x000D_
 da Avenida Adauto Pereira.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/req44.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/req44.pdf</t>
   </si>
   <si>
     <t>• Construção de um Ponto de Ônibus entre a Av. São_x000D_
 Francisco e a Rua Heron de Carvalho.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1258/req45.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1258/req45.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva com Vestuário, Arquibancada e Cobertura na Comunidade_x000D_
 Baixa Grande;_x000D_
 • Calçamento na Comunidade Baixa Grande.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/req46.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/req46.pdf</t>
   </si>
   <si>
     <t>• Disponibilizar horas de tombação de terras gratuitas_x000D_
 para os Agricultores do Município de Glória - BA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/req47.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/req47.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Praça na Rua Dr. Hemetério de Carvalho, beneficiando a Rua Daniel Pereira de_x000D_
 Souza na Sede do Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/req48.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/req48.pdf</t>
   </si>
   <si>
     <t>• Perfuração de um Poço Artesiano na Localidade Novilha próxima a Fazenda do Senhor Lelo no_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/req49.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/req49.pdf</t>
   </si>
   <si>
     <t>• Perfuração de um Poço Artesiano na Localidade Muquém situado no Raso da Catarina próximo ao_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1263/req50.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1263/req50.pdf</t>
   </si>
   <si>
     <t>• Aquisição de uma Ambulância para atender a População do Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1264/req51.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1264/req51.pdf</t>
   </si>
   <si>
     <t>• Cascalhamento da Estrada da Serrota de Guilhermina localizado no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/req52.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/req52.pdf</t>
   </si>
   <si>
     <t>Trata-se de um projeto bastante importante para os dias atuais, pois o desemprego afeta um percentual muito grande da população Glóriense. O Governo Municipal dando atenção e criação desse curso, obviamente sem grandes despesas, será uma das formas para o nosso povo escapar da crise.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/req53.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/req53.pdf</t>
   </si>
   <si>
     <t>• Criação do Programa um passo para a Universidade, Curso Pré-Vestibular gratuito para a População de_x000D_
 baixa renda do Município de Glória.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/req54.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/req54.pdf</t>
   </si>
   <si>
     <t>• Ampliação do Posto Médico do Povoado Porto da_x000D_
 Serra.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/req55.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/req55.pdf</t>
   </si>
   <si>
     <t>• Ambulância equipada para remoção de pacientes destinada a Associação Indígena Pankararé no_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/req56.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/req56.pdf</t>
   </si>
   <si>
     <t>• Cascalhamento na Comunidade Lagoa do Negro até o_x000D_
 Gemedor.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/req57.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/req57.pdf</t>
   </si>
   <si>
     <t>• Perfuração e Instalação completa de um Poço Artesiano para o consumo humano na Aldeia Indígena Pankararé_x000D_
 no Povoado Brejo do Burgo, no local conhecido como antigo Campo de Futebol da Ponte Preta no Brejo_x000D_
 ( localidade Poço).</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/req58.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/req58.pdf</t>
   </si>
   <si>
     <t>• Reabertura com Cascalhamento das seguintes Estradas:_x000D_
 • Que sai da divisa do Povoado Juá com Glória, próxima a Serrota do Brejo ao Povoado Baixa do Chico:_x000D_
 • Do Povoado Baixa do Chico ao Povoado Caraíbas._x000D_
 • Construção de um Campo de Futebol na Localidade Baixa do Chico.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1272/req59.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1272/req59.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Praça no Povoado Retiro.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/req60.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/req60.pdf</t>
   </si>
   <si>
     <t>• Calçamento em Paralelepípedo nas seguintes localidades: Chico Correia e Favela.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/req61.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/req61.pdf</t>
   </si>
   <si>
     <t>• Complementação do Asfaltamento em Paralelepípedo da Rua Wanderlúcia Soares Campos Valério,_x000D_
 interligando com a Avenida São Francisco.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>• Construção de um Posto Satélite na AG 03 Borda do_x000D_
 Lago.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1276/req63.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1276/req63.pdf</t>
   </si>
   <si>
     <t>• Melhoramento e Cascalhamento da estrada de acesso da BA 210 até a Chácara do Sr. José Policarpo dos Santos.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/req64.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/req64.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Praça na Rua da Alegria no Povoado Quixaba, com o nome do Sr. Petrônilo José de Araújo.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/req65.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/req65.pdf</t>
   </si>
   <si>
     <t>• Reforma da estrada que dá acesso a Tribo Xucuru Kariri no Povoado Quixaba;_x000D_
 • Construção de uma passagem molhada no riacho que dá acesso a Aldeia.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/req66.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/req66.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola dotado de equipamentos de múltiplas funções como: grade hidráulica, arado reversível, sulcador, roçadeira, pulverizador,_x000D_
 subsolador, escarificador e carroça com a capacidade de 06 (seis) toneladas para a Associação Agrícola do Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1280/req67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1280/req67.pdf</t>
   </si>
   <si>
     <t>Reposição de braços de lâmpadas nas seguintes localidades: Cerquinha, Brejo do Burgo, Caraíbas, Ponta D'agua,_x000D_
 Salinas, Serrota do Brejo e Lagoa do Negro.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>• Reabertura, cascalhamento das seguintes estradas:_x000D_
 • Da Cerquinha até a Lagoa do Negro;_x000D_
 • Da Lagoa do Negro até a Serra Negra;_x000D_
 • Da Lagoa do Negro ao Cemitério da Comunidade;_x000D_
 • Da Serra Negra até a entrada da Quixaba.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/req69.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/req69.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica ligando a BA 210 ao Povoado Riachão.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/req70.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/req70.pdf</t>
   </si>
   <si>
     <t>Construção de mureta de proteção entre o asfalto e a ciclovia.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1286/req71.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1286/req71.pdf</t>
   </si>
   <si>
     <t>Construção de uma Lavanderia Pública no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1287/req72.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1287/req72.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamento na Rua da Alegria no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ANTONIO MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/req73.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/req73.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça Adair Pereira Leite na sede do Município.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/req74.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/req74.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma Ambulância para atender a população do Povoado Retiro.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/req75.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/req75.pdf</t>
   </si>
   <si>
     <t>Sistema de Posteamento ao lado do Campo de Futebol do Povoado Quixaba ao lado do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Construção de um Complexo Policial na Sede do Município, onde irá acoplar a Policia Militar e a Policia_x000D_
 Civil.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1292/req77.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1292/req77.pdf</t>
   </si>
   <si>
     <t>Construção de um Módulo Policial no entroncamento_x000D_
 do Povoado Quixaba.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/req78.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/req78.pdf</t>
   </si>
   <si>
     <t>Realização de capacitação para Jovens e Adultos, no intuito de prepara-los para o mercado de trabalho com parceria do SEBRAI, SENAI e outras Instituições.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/req79.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/req79.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua Augusto José da Silva no Povoado_x000D_
 Quixaba.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/req80.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/req80.pdf</t>
   </si>
   <si>
     <t>Ampliação do Calçamento e Construção de uma Praça na Rua Dr. Hemetério de Carvalho no Povoado_x000D_
 Quixaba.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1296/req81.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1296/req81.pdf</t>
   </si>
   <si>
     <t>Construção de Quebra-molas no Povoado Porto da Serra da seguinte forma:_x000D_
 - Na entrada do Povoado sendo no início do calçamento, outro entre a Escola e a casa de Antônio de Horácio e_x000D_
 o último em frente à casa de Remi.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1297/req82.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1297/req82.pdf</t>
   </si>
   <si>
     <t>Cobertura da Quadra Poliesportiva no Povoado Porto da_x000D_
 Serra.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1298/req83.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1298/req83.pdf</t>
   </si>
   <si>
     <t>• Aquisição de uma Ambulância para prestar Assistência nos seguintes povoados:_x000D_
 ../ Gato;_x000D_
 ../ Baixa do feijão;_x000D_
 ../ Salgado dos Benícios;_x000D_
 ../ Aldeia Kantaruré Batida.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/req84.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/req84.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamento no Povoado Gato.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/req85.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/req85.pdf</t>
   </si>
   <si>
     <t>• Reabertura, Cascalhamento das seguintes estradas:_x000D_
 ../ Estrada que dá acesso à Comunidade Casca Grossa;_x000D_
 ../ Estrada que dá acesso a Comunidade Pernambuco 1;_x000D_
 ../ Estrada que dá acesso a Comunidade Pernambuco 2.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/req86.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/req86.pdf</t>
   </si>
   <si>
     <t>• Aquisição de um trator agrícola, com os seguintes equipamentos: arado, grade, despolpadora, carroceria e pipa para a associação Indígena da Comunidade Pankararé da Serrota (AICPS), fundada em 15 de agosto de 2015, inscrita no CNPJ: 24.891.161/0001-80, conforme Lei de Utilidade Pública Nº 571-A, de 28 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/req87.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/req87.pdf</t>
   </si>
   <si>
     <t>Calçamento na Rua da Paz no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1303/req88.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1303/req88.pdf</t>
   </si>
   <si>
     <t>Complementação em paralelepípedo da Rua Monsenhor Emílio de Moura Ferreira Santos, no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1304/req89.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1304/req89.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola, com os seguintes equipamentos: arado, grade, tombador, carroceria e pipa para a Associação dos Jovens e Produtores Indígenas, Agricultores Familiares Pankararé no Brejo do Burgo, fundada em 13 de outubro de 2016, inscrita no CNPJ nº 26.712.167/0001-79, conforme Lei de utilidade Pública Municipal nº 561 de 02 de maio de 2018.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1305/req90.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1305/req90.pdf</t>
   </si>
   <si>
     <t>• Reforma dos Cemitérios das seguintes localidades:_x000D_
 ./ Agrovila 03 Projeto Glória;_x000D_
 ./ Povoado Angico;_x000D_
 ./ Construção de um Cemitério Baixa das pedras.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/req91.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/req91.pdf</t>
   </si>
   <si>
     <t>• Cascalhamento das estradas vicinais que liga as seguintes Comunidades: Povoado Angico, Serrota de Dona Júlia, Pé do Menino, Zé Pedro e Muquém.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>• Perfuração de um Poço Artesiano para consumo humano na comunidade Indígena ''Aldeia Kantaruré" no Povoado_x000D_
 Baixa das Pedras.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1308/req93.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1308/req93.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Médico na Agrovila Jusante 03.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1309/req94.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1309/req94.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas no Calçamento do Povoado_x000D_
 Retiro.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/req95.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/req95.pdf</t>
   </si>
   <si>
     <t>• Construção de um ponto de ônibus no entroncamento de Glória, na estrada que dá acesso ao Povoado Olhos D'agua_x000D_
 do Souza.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/req96.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/req96.pdf</t>
   </si>
   <si>
     <t>Construção de uma Barragem na localidade Segredo.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/req97.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/req97.pdf</t>
   </si>
   <si>
     <t>Disponibilizar horas de retroescavadeira gratuita, para limpeza de barreiros e barragens, nas roças dos criadores de animais,_x000D_
 agricultores e produtores do município de Glória- BA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1313/req98.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1313/req98.pdf</t>
   </si>
   <si>
     <t>Limpeza de todas as barragens públicas do município de Glória.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1314/req99.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1314/req99.pdf</t>
   </si>
   <si>
     <t>Construção de uma Casa de amparo para Crianças e Adolescentes na Sede do município.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/req100.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/req100.pdf</t>
   </si>
   <si>
     <t>. Reforma do campo de futebol do povoado Quixaba com a troca das_x000D_
 traves atuais por traves oficiais.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1316/req101.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1316/req101.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/req102.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/req102.pdf</t>
   </si>
   <si>
     <t>• Recuperação das passagens molhadas das seguintes localidades:_x000D_
 ../ Povoados Ribeirinhos e as do Bode Assado que dão acesso as Agrovilas Jusantes.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/req103.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/req103.pdf</t>
   </si>
   <si>
     <t>• Que seja construído ponto de ônibus nas seguintes Comunidades:_x000D_
 ./ Salgado dos Benícios;_x000D_
 ./ Agrovila 05 do Projeto Glória;_x000D_
 ./ Agrovila 03 do Projeto Glória;_x000D_
 ./ Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1319/req105.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1319/req105.pdf</t>
   </si>
   <si>
     <t>• Construção de um Posto Médico na Aldeia Indígena Pankararé, no Povoado Baixa do Chico no Raso da Catarina.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/req106.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/req106.pdf</t>
   </si>
   <si>
     <t>• Construção de um Campo Society com Refletores, Arquibancadas e Vestuário no Povoado Cerquinha, entre a Quadra Poliesportiva e o Posto Médico.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1321/req107.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1321/req107.pdf</t>
   </si>
   <si>
     <t>• Construção de dois Banheiros na Sede da Associação do Povoado Olhos D'agua dos Coelhos.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/req108.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/req108.pdf</t>
   </si>
   <si>
     <t>• Limpeza da Barragem Lagoa Funda que fica situada entre o Povoado Cerquinha e Lagoa do Negro.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/req109.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/req109.pdf</t>
   </si>
   <si>
     <t>• Construção de um " Memorial Histórico Cultural" no Povoado Quixaba, com anexo de uma videoteca com_x000D_
 incentivo à formação de leitores pesquisadores e mediadores, com a denominação do fundador do Povoado o Sr. Hortêncio Correia.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1324/req110.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1324/req110.pdf</t>
   </si>
   <si>
     <t>• Construção de um Posto de Saúde no Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1325/req111.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1325/req111.pdf</t>
   </si>
   <si>
     <t>• Contratação de dois Terapeutas de Medicina Natural no Município de Gloria.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/req112.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/req112.pdf</t>
   </si>
   <si>
     <t>Ampliação do Cemitério do Povoado Quixaba.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/req113.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/req113.pdf</t>
   </si>
   <si>
     <t>• Instalação de Placas Educativas nas margens da BA 210 com indicação nas entradas das seguintes Comunidades:_x000D_
 ./ Povoado Baixa Grande;_x000D_
 ./ Sitio Novo;_x000D_
 ./ Campo Grande;_x000D_
 ./ Baixa do Cavalo;_x000D_
 ./ Poço Comprido;_x000D_
 ./ Angico;_x000D_
 ./ Serrota.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/req114.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/req114.pdf</t>
   </si>
   <si>
     <t>Relação dos veículos contratados pela Prefeitura Municipal de Glória por Secretaria, com seus respectivos nomes dos proprietários, suas quilometragem, valores e destinos.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1329/req115.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1329/req115.pdf</t>
   </si>
   <si>
     <t>Construção de urna Quadra Poliesportiva com vestiário, Arquibancada e Cobertura no Colégio Indígena Ângelo Pereira Xavier, localizado no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com Vestiário, Arquibancada e Cobertura no Colégio Indígena José Martins, localizado no Povoado Ponta_x000D_
 D'água.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>• Limpeza da Barragem Pública do Jardim próxima a Lagoa do Negro;_x000D_
 • Limpeza da Barragem Pública da Lagoinha que fica localizado próximo a estrada que sai da Serra Negra para Lagoa do Negro.</t>
   </si>
   <si>
@@ -1648,1484 +1648,1484 @@
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Limpeza de 02 (duas) Barragem de Criação de Peixe, localizado na Alagoinha na roça de Alonso e Rodrigo no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no Povoado Poço Comprido.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1335/req121.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1335/req121.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com Vestiário, Arquibancada e cobertura na Agrovila Jusante 09.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com Vestiário, Arquibancada e cobertura na Agrovila Jusante 06.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Construção de uma Academia de Saúde na Jusante 02, utilizando o espaço da escola que foi desativada.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/req124.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/req124.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça no Povoado Malambá em frente a Igreja.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/req125.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/req125.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Médico no Povoado Serrota do Brejo.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/req126.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/req126.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um Poço Artesiano com um reservatório com capacidade de 20 mil litros de água, no local conhecido como Vargem localizado_x000D_
 entre a Agrovila Jusante 06 e o Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/req127.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/req127.pdf</t>
   </si>
   <si>
     <t>Implantação de manilhas no riacho da roça de Cornélio, na estrada vicinais dos três postes que liga a pista aos Povoados Torquato, Queimadas e Sitio da_x000D_
 Lagoa.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/req128.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/req128.pdf</t>
   </si>
   <si>
     <t>Construção de lavanderias Públicas nos seguintes Povoados Ribeirinhos: Porto da Serra, Ilha das Flores e Torquato.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1343/req129.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1343/req129.pdf</t>
   </si>
   <si>
     <t>Construção de um ponto de ônibus no cruzamento da Av. Dr. Hemetério de Carvalho com a Rua da Vitória_x000D_
 na sede.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/req130.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/req130.pdf</t>
   </si>
   <si>
     <t>Construção de um ponto de ônibus na Rua Coronel Valadares Farias na Praça Adair Pereira Leite.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/req131.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/req131.pdf</t>
   </si>
   <si>
     <t>Construção de uma Academia da Saúde no Povoado Queimadas utilizando a Escola que está desativada.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Construção de um Vestiário no Campo de Futebol do_x000D_
 Povoado Queimadas.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>• Compra de Tabletes para os Alunos das famílias carentes;_x000D_
 • Implantação de Internet onde não há sinal em nosso Município.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/req134.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/req134.pdf</t>
   </si>
   <si>
     <t>Criação do Cartão Merenda Escolar para as Crianças Carentes do nosso Município, durante o período da_x000D_
 pandemia.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/req135.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/req135.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva com Vestiário, Arquibancada e cobertura na Agrovila_x000D_
 Jusante 08.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/req136.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/req136.pdf</t>
   </si>
   <si>
     <t>Aquisição de bicicletas ecológicas para os recicladores da associação dos produtores, feirantes, comerciantes e_x000D_
 recicladores da sede do nosso Município.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1351/req137.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1351/req137.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que sai do final do Povoado Cerquinha até o entroncamento de Glória.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1352/req138.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1352/req138.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto Médico no Povoado Sitio da Lagoa.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/req139.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/req139.pdf</t>
   </si>
   <si>
     <t>Construção de um Vestiário no Campo de Futebol do Jurubeba, no Povoado Sitio da Lagoa.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/req140.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/req140.pdf</t>
   </si>
   <si>
     <t>Perfuração e Instalação de um Poço Artesiano na localidade Barro Azul, próximo a fazenda Zé Pedro no Município de Glória - BA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1355/req141.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1355/req141.pdf</t>
   </si>
   <si>
     <t>Que seja ofertado cursos de capacitação na área de artesanato para as mulheres dos Povoados Ribeirinhos,_x000D_
 Cerquinha e Brejo do Burgo.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/req142.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/req142.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Trator Agrícola para a Associação dos Produtores e Agricultores da Agrovila 06.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/req143.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/req143.pdf</t>
   </si>
   <si>
     <t>Iluminação no Cemitério no Povoado Olho D'água do Souza.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/req144.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/req144.pdf</t>
   </si>
   <si>
     <t>Iluminação no Cemitério no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/req145.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/req145.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano, com um reservatório com capacidade de vinte mil litros de água, no local conhecido como o Povoado Baixa do Boi, localizado há 20 km do Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/req146.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/req146.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano na localidade" Fazenda Jacú", que fica localizado próximo ao Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar convênio junto ao_x000D_
 Governo do estado da Bahia no intuito de inserir_x000D_
 Cursos Técnicos Profissionalizantes para atender os_x000D_
 jovens do nosso Município.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/req149.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/req149.pdf</t>
   </si>
   <si>
     <t>Aquisição de kits de irrigação para distribuir_x000D_
 gratuitamente para os agricultores, produtores e_x000D_
 moradores das localidades onde estão sendo_x000D_
 perfurados os poços artesianos pela Prefeitura.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1366/req150.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1366/req150.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma Ambulância para o PSF do Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/req151.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/req151.pdf</t>
   </si>
   <si>
     <t>Curso de formação e capacitação de guias turísticos no_x000D_
 Município de Glória.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/req152.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/req152.pdf</t>
   </si>
   <si>
     <t>Implantação de um Memorial no Mercado Municipal na_x000D_
 Sede do Município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1369/req153.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1369/req153.pdf</t>
   </si>
   <si>
     <t>Limpeza da área de banho na Agrovila 03 - Borda do Lago e a construção de um Balneário na referida_x000D_
 localidade.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1370/req154.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1370/req154.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano com um reservatório com capacidade de vinte mil litros de água, no local conhecido como baixa da vaca, próximo ao Povoado Chico Correia.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1371/req155.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1371/req155.pdf</t>
   </si>
   <si>
     <t>A aquisição de um aparelho para a realização de exames_x000D_
 de mamas (Mamógrafo).</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1372/req156.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1372/req156.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros masculinos e femininos para_x000D_
 deficientes físicos nas quadras poliesportivas nas_x000D_
 seguintes localidades: Porto da Serra e Cerquinha.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/req157.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/req157.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada na estrada que dá acesso ao Povoado Ilha das Flores ao riacho de Zé_x000D_
 Ferino.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1374/req158.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1374/req158.pdf</t>
   </si>
   <si>
     <t>Construção de um Vestiário no Campo de Futebol do_x000D_
 Barcelona no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/req159.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/req159.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Elba Cassandra na Sede do_x000D_
 Município.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/req160.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/req160.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros masculinos e femininos para deficientes físicos nas quadras poliesportivas nas_x000D_
 seguintes localidades: Retiro e Agrovila I.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/req161.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/req161.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma retroescavadeira para a Associação Comunitária Indígena Pankararé no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/req162.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/req162.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação do Colégio do Povoado Retiro.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1379/req163.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1379/req163.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação do Colégio do Povoado Olhos_x000D_
 D' Agua do Souza.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1380/req164.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1380/req164.pdf</t>
   </si>
   <si>
     <t>Aquisição de 02 (duas) plantadeira de milho e feijão para tratores agrícolas com pneus externo, com 05 (cinco) linhas, para a Associação Ruralista do Povoado Cerquinha e Associação Comunitária do Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/req165.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/req165.pdf</t>
   </si>
   <si>
     <t>Construção de 02 (dois) banheiros públicos do sexo masculino e feminino, com adaptações para atender_x000D_
 também pessoas portadoras de necessidades especiais no Povoado Baixa do Chico no Raso da Catarina.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/req166.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/req166.pdf</t>
   </si>
   <si>
     <t>Calçamento, Iluminação Pública, Escoamento de Esgoto e Galeria Pluvial no Bairro Maria Cecilia - Sede do Município.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/req167.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/req167.pdf</t>
   </si>
   <si>
     <t>Reforma e Construção de Vestiário no Campo de Futebol_x000D_
 do Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1384/req168.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1384/req168.pdf</t>
   </si>
   <si>
     <t>Construção de banheiro masculino e feminino para deficientes físicos na Quadra Poliesportiva na Agrovila_x000D_
 Borda do Lago 5.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1385/req169.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1385/req169.pdf</t>
   </si>
   <si>
     <t>Construção de 02 (duas) salas e a recuperação da rede elétrica no Posto Médico da Aldeia Pankararé no Povoado_x000D_
 Brejo do Burgo.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1386/req170.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1386/req170.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano com um reservatório com capacidade de 20 (vinte) mil litros de água, com bebedouro público para animais, no local conhecido como Fazenda Mulungu 2.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1388/req171.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1388/req171.pdf</t>
   </si>
   <si>
     <t>Perfuração e Instalação de um Poço Artesiano com um_x000D_
 reservatório com capacidade de 20 (vinte) mil litros de_x000D_
 água, com bebedouro público para animais, no local_x000D_
 conhecido como Fazenda Nova, próximo ao Povoado_x000D_
 Baixa do Chico.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/req172.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/req172.pdf</t>
   </si>
   <si>
     <t>Aquisição de um carro fossa.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1390/req174.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1390/req174.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veículo equipado segundo as regras da Associação Brasileira de Normas Técnicas (ABNT),_x000D_
 para transporte apropriado de passageiros que apresentam restrições de mobilidade permanente ou_x000D_
 temporária.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1391/req173.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1391/req173.pdf</t>
   </si>
   <si>
     <t>Construção do Muro no Cemitério da Aldeia Kantaruré no Povoado Batida.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1392/req175.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1392/req175.pdf</t>
   </si>
   <si>
     <t>Construção do Muro no Cemitério da Aldeia Kantaruré no Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/req176.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/req176.pdf</t>
   </si>
   <si>
     <t>Reforma e construção do muro no PSF do Povoado Baixa_x000D_
 das Pedras.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/req177.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/req177.pdf</t>
   </si>
   <si>
     <t>Construção de pontos de ônibus na entrada do Povoado_x000D_
 Campo Grande e do Povoado Sitio Novo.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/req178.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/req178.pdf</t>
   </si>
   <si>
     <t>Disponibilizar a antiga Unidade Básica de Saúde do Povoado Cerquinha que foi desativada, para ser a sede_x000D_
 da Associação Desportiva Atlético Cerquiense, CNPJ: 41.830.546/0001-57.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/req179.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/req179.pdf</t>
   </si>
   <si>
     <t>• Construção de 02 vestiários com 02 banheiros e arquibancadas nos seguintes Campos de Futebol do Povoado Brejo do Burgo:_x000D_
 ./ Campo do Atlético Cerquiense;_x000D_
 ./ Campo da Ponte Preta do Brejo.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/req180.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/req180.pdf</t>
   </si>
   <si>
     <t>Construção de 01 (uma) sala no Colégio Indígena Ângelo Pereira Xavier, na Aldeia Pankararé no Povoado Brejo do_x000D_
 Burgo.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/req181.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/req181.pdf</t>
   </si>
   <si>
     <t>Ampliação do Programa Saúde Bucal nas Escolas do_x000D_
 Município e nos PSF das Redes Municipais.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1399/req182.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1399/req182.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforma da base da SAMU.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/req183.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/req183.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Saúde da Família (USF) no Povoado Olhos D'agua do Souza.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1401/req184.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1401/req184.pdf</t>
   </si>
   <si>
     <t>• Construção de 02 vestiários com 02 banheiros e arquibancadas nos seguintes Campos Povoado Brejo do Burgo:_x000D_
 ./ Campo do Atlético do Povoado Serrota do Brejo;_x000D_
 ./ Campo do Azulão do Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1402/req185.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1402/req185.pdf</t>
   </si>
   <si>
     <t>Reforma do bebedouro público para animais do Povoado Brejo do Burgo, no local conhecido como_x000D_
 Brejinho, próximo a Igrejinha do Brejinho.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1403/req186.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1403/req186.pdf</t>
   </si>
   <si>
     <t>Aquisição de motocicletas para serem usadas por Agente Comunitário de Endemias (ACE) do programa_x000D_
 de combate a doenças de chagas e demais programas.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/req187.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/req187.pdf</t>
   </si>
   <si>
     <t>Pactuação com o núcleo de tratamento ou a contratação de profissionais com curso especializado para crianças_x000D_
 autista.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/req188.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/req188.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na estrada que dá acesso a localidade talhadinho, próximo da propriedade do Senhor Apolônio e_x000D_
 do Senhor Leio.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/req189.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/req189.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que dá acesso a localidade_x000D_
 Amaro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1407/req190.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1407/req190.pdf</t>
   </si>
   <si>
     <t>Aquisição de 150 canos de 50 mm, para melhorar e ampliar a rede de distribuição de água, do local conhecido como Nega Velha, próximo ao Cemitério do Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/req191.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/req191.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da Casa de farinha do Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1409/req192.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1409/req192.pdf</t>
   </si>
   <si>
     <t>Reforma e Requalificação do Centro de Saúde Áurea Maria Vieira e do Núcleo de Atendimento as_x000D_
 Especialidades (NAE), na Sede do Município.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/req193.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/req193.pdf</t>
   </si>
   <si>
     <t>Implantação de Energia Solar em Prédios Públicos.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1411/req194.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1411/req194.pdf</t>
   </si>
   <si>
     <t>Implantação do sistema de eletrificação da localidade conhecida como Gemedor localizada aproximadamente_x000D_
 a 3 km no Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/req195.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/req195.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1413/req196.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1413/req196.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano no Povoado Retiro próximo da fazenda nova, com bombeamento, encanação_x000D_
 e reservatório com capacidade para 10 mil litros de água e bebedouro público para os animais.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/req197.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/req197.pdf</t>
   </si>
   <si>
     <t>Construção de uma sala de aula na Escola da Agrovila 03_x000D_
 Borda do Lago.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Aquisição de 150 canos de 50 mm, para ampliar a rede de água do sistema de abastecimento do Povoado_x000D_
 Caraíbas.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1416/req199.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1416/req199.pdf</t>
   </si>
   <si>
     <t>Criação de um Infocentro de Informática no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/req200.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/req200.pdf</t>
   </si>
   <si>
     <t>Construção de um muro no Posto Médico do Povoado_x000D_
 Torquato.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/req201.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/req201.pdf</t>
   </si>
   <si>
     <t>Construção de Banheiro Masculino e Feminino adequado para Deficientes Físicos e a cobertura da Quadra_x000D_
 Poliesportiva no Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/req202.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/req202.pdf</t>
   </si>
   <si>
     <t>Construção do Muro no Posto de Saúde do Povoado_x000D_
 Porto da Serra.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1420/req203.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1420/req203.pdf</t>
   </si>
   <si>
     <t>Construção do muro da Escola Estadual Indígena José Martins, localizado no Povoado Brejo do Burgo, na_x000D_
 Localidade Ponta D'água.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/req204.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/req204.pdf</t>
   </si>
   <si>
     <t>Implantação de asfaltamento em paralelepípedo nas vias principais das seguintes localidades: Ilha das_x000D_
 Flores, Torquato e Queimadas.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/req205.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/req205.pdf</t>
   </si>
   <si>
     <t>Implantação de viveiros de mudas (sementeira)_x000D_
 municipal.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1423/req206.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1423/req206.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Modelo no Povoado_x000D_
 Cerquinha.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/req207.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/req207.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Modelo na Aldeia Indígena_x000D_
 Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1425/req208.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1425/req208.pdf</t>
   </si>
   <si>
     <t>Construção do Muro da Escola Estadual Indígena Ângelo Pereira Xavier no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA, ANTONIO MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/req209.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/req209.pdf</t>
   </si>
   <si>
     <t>Construção de um Módulo Policial no entroncamento_x000D_
 de Glória - BA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/req210.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/req210.pdf</t>
   </si>
   <si>
     <t>Implantação de mais uma Unidade de Saúde da Família_x000D_
 ( USF) na Sede do Município.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/req211.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/req211.pdf</t>
   </si>
   <si>
     <t>Implantação de Sistema de Vídeo monitoramento na_x000D_
 Sede do Município.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/req212.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/req212.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública no Povoado Porto da_x000D_
 Serra.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1430/req213.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1430/req213.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano no Saco Redondo próximo ao Povoado Retiro.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/req215.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/req215.pdf</t>
   </si>
   <si>
     <t>Construção de uma Sede para a Colônia de Pescadores do nosso_x000D_
 Município.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1432/req216.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1432/req216.pdf</t>
   </si>
   <si>
     <t>Contratação de um profissional Dentista com especialização em Endodontia.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/req217.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/req217.pdf</t>
   </si>
   <si>
     <t>- Patrolamento, Reabertura e Cascalhamento de alguns pontos das seguintes estradas que dão acesso as roças dos moradores da região do Brejo do Burgo:_x000D_
 ./ Saída da Igreja Católica do Brejo (poço), próximo_x000D_
 a casa de Carlos de Zé de Ciló, passando pela_x000D_
 barragem de Vilma até o Geraldo;_x000D_
 ./ Da barragem de Vilma passando pela cabeça da_x000D_
 onça até o Geraldo;_x000D_
 ./ De Ramos até o Geraldo.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1434/req218.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1434/req218.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esporte do Colégio Castro Alves no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/req219.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/req219.pdf</t>
   </si>
   <si>
     <t>Cobertura da Quadra de Esporte do Colégio Castro Alves no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1436/req220.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1436/req220.pdf</t>
   </si>
   <si>
     <t>Implantação da Unidade de Controle de Zoonoses.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO DE REFERENCIA DE ASSITENCIA SOCIAL (CRAS) ITINERANTE NAS COMUNIDADES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/req222.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/req222.pdf</t>
   </si>
   <si>
     <t>Implantação de calçamento no Povoado Olhos D'água dos Coelhos.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/req223.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/req223.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública no Povoado Olhos D'água dos_x000D_
 Coelhos.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1440/req224.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1440/req224.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano no Povoado Olhos D'agua dos_x000D_
 Coelhos.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/req225.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/req225.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Rede Elétrica na Rua 21 de Abril da casa de Tereza de Pedro de Brígida até a fábrica de_x000D_
 ração.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/decreto_legislativo_003_2021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/decreto_legislativo_003_2021.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 003 DE 15 DE MARÇO DE 2021._x000D_
 DECLARA LUTO OFICIAL, BEM COMO SUSPENSÃO DOS TRABALHOS LEGISLATIVOS PELO FALECIMENTO DA SENHORA ANDRESSA SILVA CASTOR, SERVIDORA PÚBLICA LOTADA NA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/decreto_legislativo_004_2021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/decreto_legislativo_004_2021.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 004 DE, 15 DE MARÇO DE 2021._x000D_
 TRANSFERE A DATA DA SESSAO ORDINARIA DO DIA 16 DE MARÇO PARA O DIA 18 DE MARÇO, EM RAZAO DO LUTO OFICIAL DECRETADO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/decreto_legislativo_retomada.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/decreto_legislativo_retomada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas medidas temporárias relativo às sessões presenciais ordinárias no âmbito do Poder Legislativo do Município de Glória – Retomada das Atividades;</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/plc_20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/plc_20.pdf</t>
   </si>
   <si>
     <t>Concede reajuste incidente sobre o valor da remuneração dos cargos em comissão da_x000D_
 Prefeitura Municipal de Glória, Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/projeto_lei_no_002_-_piso_salarial_-_agentes.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/projeto_lei_no_002_-_piso_salarial_-_agentes.pdf</t>
   </si>
   <si>
     <t>Estabelece piso salarial para os Agentes Comunitários de Saúde e Agentes de Combate as Endemias do município de_x000D_
 Glória, e dá outras providências.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_lei_no_003-2021_-_convenios.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_lei_no_003-2021_-_convenios.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 601, de 27 de janeiro de 2021 – Dispõe sobre autorização para o prefeito assinar_x000D_
 convênios, contratos, acordos, termos cooperação com as entidades que menciona e a aderir a Programas Especiais_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_lei_no_004-2021_-_aquisicao_terreno.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_lei_no_004-2021_-_aquisicao_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir imóveis, e dá outras providências.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/pl006.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/pl006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da_x000D_
 Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição_x000D_
 Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_-_consolidado_-_final.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_-_consolidado_-_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/pl112021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/pl112021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos públicos efetivos e que vierem a vagar nos quadros de pessoal da Administração Pública Municipal Direta do Município de Glória, constantes na Lei Municipal nº. 444, de 15 de dezembro de 201 O e da Lei Municipal nº 437 (alterada pela Lei municipal nº 449 de_x000D_
 31 de janeiro de 2011), de 24 de novembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1363/pl_15_2021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1363/pl_15_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Estabelece normas e regulamenta a Concessão de Título de Declaração de Utilidade Pública de_x000D_
 entidades do Município de Glória e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/pl16_2021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/pl16_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir imóveis,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_17_2021.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_17_2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3429,67 +3429,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/req1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/req2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/req3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/req4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1218/req5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1219/req6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1220/req7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1221/req8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1222/req9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1224/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1225/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1228/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1229/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1231/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1235/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1236/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1237/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1238/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/req32_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1248/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1254/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1256/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1258/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1263/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1264/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/req58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1272/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/req61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1276/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/req64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/req65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1280/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/req70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1286/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1287/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/req74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1292/req77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/req78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1296/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1297/req82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1298/req83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/req85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/req86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/req87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1303/req88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1304/req89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1305/req90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/req91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1308/req93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1309/req94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/req95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/req96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/req97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1313/req98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1314/req99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/req100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1316/req101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/req102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/req103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1319/req105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/req106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1321/req107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/req108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/req109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1324/req110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1325/req111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/req112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/req113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/req114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1329/req115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1335/req121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/req124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/req125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/req126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/req127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/req128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1343/req129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/req130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/req131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/req134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/req135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/req136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1351/req137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1352/req138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/req139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/req140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1355/req141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/req142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/req143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/req144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/req145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/req146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/req149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1366/req150.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/req151.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/req152.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1369/req153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1370/req154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1371/req155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1372/req156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/req157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1374/req158.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/req159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/req160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/req161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/req162.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1379/req163.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1380/req164.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/req165.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/req166.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/req167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1384/req168.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1385/req169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1386/req170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1388/req171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/req172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1390/req174.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1391/req173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1392/req175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/req176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/req177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/req178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/req179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/req180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/req181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1399/req182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/req183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1401/req184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1402/req185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1403/req186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/req187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/req188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/req189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1407/req190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/req191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1409/req192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/req193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1411/req194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/req195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1413/req196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/req197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1416/req199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/req200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/req201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/req202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1420/req203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/req204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/req205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1423/req206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/req207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1425/req208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/req209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/req210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/req211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/req212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1430/req213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/req215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1432/req216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/req217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1434/req218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/req219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1436/req220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/req222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/req223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1440/req224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/req225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/decreto_legislativo_003_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/decreto_legislativo_004_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/decreto_legislativo_retomada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/plc_20.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/projeto_lei_no_002_-_piso_salarial_-_agentes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_lei_no_003-2021_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_lei_no_004-2021_-_aquisicao_terreno.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/pl006.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_-_consolidado_-_final.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/pl112021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1363/pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/pl16_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_17_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1211/req1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1212/req2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1213/req3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1217/req4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1218/req5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1219/req6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1220/req7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1221/req8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1222/req9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1223/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1224/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1225/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1226/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1227/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1228/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1229/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1230/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1231/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1232/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1233/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1234/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1235/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1236/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1237/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1238/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1239/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1240/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1241/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1242/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1243/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1244/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1245/req32_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1246/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1247/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1248/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1250/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1251/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1252/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1253/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1254/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1256/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1257/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1258/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1259/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1260/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1261/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1262/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1263/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1264/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1265/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1266/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1267/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1268/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1269/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1270/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1271/req58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1272/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1273/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1274/req61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1276/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1277/req64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1278/req65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1279/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1280/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1282/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1283/req70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1286/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1287/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1288/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1289/req74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1290/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1292/req77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1293/req78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1294/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1295/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1296/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1297/req82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1298/req83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1299/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1300/req85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1301/req86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1302/req87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1303/req88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1304/req89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1305/req90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1306/req91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1308/req93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1309/req94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1310/req95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1311/req96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1312/req97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1313/req98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1314/req99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1315/req100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1316/req101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1317/req102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1318/req103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1319/req105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1320/req106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1321/req107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1322/req108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1323/req109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1324/req110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1325/req111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1326/req112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1327/req113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1328/req114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1329/req115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1335/req121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1338/req124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1339/req125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1340/req126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1341/req127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1342/req128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1343/req129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1344/req130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1345/req131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1348/req134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1349/req135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1350/req136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1351/req137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1352/req138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1353/req139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1354/req140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1355/req141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1356/req142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1357/req143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1358/req144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1359/req145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1360/req146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1365/req149.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1366/req150.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1367/req151.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1368/req152.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1369/req153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1370/req154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1371/req155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1372/req156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1373/req157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1374/req158.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1375/req159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1376/req160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1377/req161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1378/req162.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1379/req163.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1380/req164.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1381/req165.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1382/req166.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1383/req167.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1384/req168.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1385/req169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1386/req170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1388/req171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1389/req172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1390/req174.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1391/req173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1392/req175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1393/req176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1394/req177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1395/req178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1396/req179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1397/req180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1398/req181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1399/req182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1400/req183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1401/req184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1402/req185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1403/req186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1404/req187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1405/req188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1406/req189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1407/req190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1408/req191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1409/req192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1410/req193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1411/req194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1412/req195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1413/req196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1414/req197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1416/req199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1417/req200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1418/req201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1419/req202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1420/req203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1421/req204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1422/req205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1423/req206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1424/req207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1425/req208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1426/req209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1427/req210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1428/req211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1429/req212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1430/req213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1431/req215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1432/req216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1433/req217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1434/req218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1435/req219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1436/req220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1438/req222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1439/req223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1440/req224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1441/req225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1214/decreto_legislativo_003_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1215/decreto_legislativo_004_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1442/decreto_legislativo_retomada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1387/plc_20.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1208/projeto_lei_no_002_-_piso_salarial_-_agentes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_lei_no_003-2021_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_lei_no_004-2021_-_aquisicao_terreno.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1216/pl006.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_-_consolidado_-_final.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1284/pl112021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1363/pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1362/pl16_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2021/1361/pl_17_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>