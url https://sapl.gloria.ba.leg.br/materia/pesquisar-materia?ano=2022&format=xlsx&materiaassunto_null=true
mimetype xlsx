--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,714 +54,714 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1443/req01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1443/req01.pdf</t>
   </si>
   <si>
     <t>•	Construção de 03 (três) passagens molhadas no Povoado Brejo do Burgo, nas seguintes localidades:_x000D_
 - No beco do cemitério;_x000D_
 - Na estrada que dá acesso a residência do Sr. Pedrinho de Zeca;_x000D_
 - No beco que dá acesso a Escola Ângelo Pereira Xavier.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1444/req02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1444/req02.pdf</t>
   </si>
   <si>
     <t>•	Construção de 03 (três) passagens molhadas, na estrada que sai do Povoado Cerquinha ao Povoado Lagoa do Negro, conforme discriminação abaixo:_x000D_
 -	Ao lado da roça de Noé;_x000D_
 -       No riacho entre a roça de Noé e Bimbinho;_x000D_
 -        No riacho ao lado da roça de Maria José.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1445/req03.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1445/req03.pdf</t>
   </si>
   <si>
     <t>•	Construções de quadras poliesportivas com arquibancadas, banheiros, cobertura, alambrado nas seguintes localidades:_x000D_
 - Aldeia Indígena Pankararé Brejo do Burgo (Poço)_x000D_
 - Lagoa do Negro.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1446/req04.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1446/req04.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação de Calçamento nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Brejo do Burgo aproximadamente 4.000 m2;_x000D_
 -      Lagoa do Negro aproximadamente 4.000 m2.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>•	Reforma dos Colégios dos Povoados Malembá e Queimadas e que sejam transformadas em Posto Médico.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RITA MARIA DE O. PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1448/req06.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1448/req06.pdf</t>
   </si>
   <si>
     <t>•	Reforma da estrada com piçarra que liga o Povoado Retiro ao Povoado Mané Nico e ao Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1449/req07.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1449/req07.pdf</t>
   </si>
   <si>
     <t>•	Construções de  (02) cincos Praças no Projeto Jusante, nas respectivas Agrovilas:_x000D_
 _x000D_
 -	Em frente a Igreja São João na Jusante 01;_x000D_
 -	Em frente a Igreja Sagrado Coração de Jesus na Jusante 02.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1450/req08.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1450/req08.pdf</t>
   </si>
   <si>
     <t>-  Cosntrução de uma Escola Nucleada no Projeto jusante para atender as Agrovilas 01,02, 03, 04, 05, 06, 07, 08 e 09.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1451/req09.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1451/req09.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça em frente a Igreja do Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1452/req10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1452/req10.pdf</t>
   </si>
   <si>
     <t>•	Construções de pontos de ônibus nos seguintes Povoados:_x000D_
 -	Torquato;_x000D_
 -	Ilha das Flores.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1453/req11.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1453/req11.pdf</t>
   </si>
   <si>
     <t>•	Construções de quadras poliesportivas com arquibancadas, banheiros, cobertura, alambrado nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Serrota do Brejo;_x000D_
 -      Aldeia Indígena Pankararé Baixa do Chico.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1454/req12.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1454/req12.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação de Calçamento nas seguintes localidades:_x000D_
 _x000D_
 -	Serrota do Brejo aproximadamente 2.000 m2;_x000D_
 -	 Ponta D`água aproximadamente 1.000 m2;</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1455/req13.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1455/req13.pdf</t>
   </si>
   <si>
     <t>•	Que seja construído na Agrovila 02 do Projeto Glória as seguintes estruturas: _x000D_
 -	Praça no pátio da Igreja local, com implementos de brinquedos básicos, tendo os mesmos caixas de areia no caso de escorregadores e rodas giratórias horizontais,  iluminação e gramado apropriado.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1456/req14.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1456/req14.pdf</t>
   </si>
   <si>
     <t>•	Que seja perfurado um poço artesiano no Povoado Angico, tendo em vista que o poço dessa comunidade apresentou desbarranque o que comprometeu sua recuperação e o saque da bomba.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1457/req15.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1457/req15.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação de calçamento e a  implantação de saneamento básico na Rua projetada José Augusto da Silva na Sede do Município.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1459/req16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1459/req16.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça no Povoado Torquato.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1460/req17.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1460/req17.pdf</t>
   </si>
   <si>
     <t>•	Construções de pontos de ônibus nos seguintes Povoados:_x000D_
 -	Riachão;_x000D_
 -	Malambá.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1461/req18.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1461/req18.pdf</t>
   </si>
   <si>
     <t>•	Complementação de aproximadamente 2.500 metros de Calçamento no Povoado cerquinha.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1462/req19.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1462/req19.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação de Calçamento nas seguintes localidades:_x000D_
 _x000D_
 -	Pernambuco 1 aproximadamente 2.000 m2;_x000D_
 -	 Pernambuco 2 aproximadamente 1.000 m2;</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1463/req20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1463/req20.pdf</t>
   </si>
   <si>
     <t>•	Construções de  (02) duas Praças no Projeto Jusante, nas respectivas Agrovilas:_x000D_
 -	Em frente a Escola na Jusante 03;_x000D_
 -	Em frente a Igreja São Francisco na Jusante 06.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1464/req21.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1464/req21.pdf</t>
   </si>
   <si>
     <t>•	Construções de  (01) uma Praça no Projeto Jusante, na respectiva Agrovila:_x000D_
 _x000D_
 -	Em frente a Igreja São José na Jusante 08.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1465/req22.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1465/req22.pdf</t>
   </si>
   <si>
     <t>•	Construção de pontos de ônibus nos seguintes Povoados:_x000D_
 -	Sitio da Lagoa;_x000D_
 -	Queimadas.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1466/req23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1466/req23.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1467/req24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1467/req24.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma área coberta para realização de eventos Escolares no Colégio CEAF.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ANTONIO MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1468/req25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1468/req25.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de uma Ambulância UTI Móvel para o Município de Glória - Ba.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1469/req26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1469/req26.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma quadra poliesportiva com arquibancadas, banheiros,  cobertura, alambrado e pavimentação de calçamento de aproximadamente 2.000 m2 no Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1470/req27.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1470/req27.pdf</t>
   </si>
   <si>
     <t>•	Construções de quadras poliesportivas com arquibancadas, banheiros, coberturas, alambrados nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Ponta D’água;_x000D_
 -	Aldeia Indígena Pankararé Salina ( Azulão).</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1471/req28.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1471/req28.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Quadra Poliesportiva no Povoado Riachão.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1472/req29.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1472/req29.pdf</t>
   </si>
   <si>
     <t>Pavimentação de calçcamento no Povoado Riachão.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1473/req30.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1473/req30.pdf</t>
   </si>
   <si>
     <t>•	Implantação de  asfaltamento em paralelepípedo nas vias principais das seguintes localidades:_x000D_
 -	Ilha das Flores;_x000D_
 -	Torquato.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1474/req31.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1474/req31.pdf</t>
   </si>
   <si>
     <t>•	Construção de um ponto de ônibus no Povoado Freitas.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1475/req32.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1475/req32.pdf</t>
   </si>
   <si>
     <t>Recuperação dos Campos  de Futebol, da seguinte maneira: colocação de material e nivelamento das equipes abaixo relacionadas:_x000D_
 •	Atlético Cerquiense (Cerquinha);_x000D_
 •	Azulão (Salina);</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1476/req33.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1476/req33.pdf</t>
   </si>
   <si>
     <t>- Implantação do Sistema de Eletrificação do Povoado Baixa do Chico ( Raso da Catarina).</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1479/req34.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1479/req34.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Quadra Poliesportiva no Povoado Torquato.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1480/req35.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1480/req35.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma casa de farinha na Aldeia Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1481/req36.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1481/req36.pdf</t>
   </si>
   <si>
     <t>•	Reforma e Cobertura da Quadra Poliesportiva da Agrovila - 03 Borda do Lago.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1482/req37.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1482/req37.pdf</t>
   </si>
   <si>
     <t>•	Construção de Praças Públicas com aparelhos de academia nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Brejo do Burgo;_x000D_
 -	 Aldeia Indígena Pankararé Serrota do Brejo.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1483/req38.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1483/req38.pdf</t>
   </si>
   <si>
     <t>•	Construção de Praças Públicas com aparelhos de academia nas seguintes localidades:_x000D_
 -	Povoado Cerquinha;_x000D_
 -	Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1484/req39.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1484/req39.pdf</t>
   </si>
   <si>
     <t>Construção de uma mureta de proteção entre o asfalto e a ciclovia.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1485/req40.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1485/req40.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação asfáltica ligando a BA 210 ao Povoado Riachão.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1486/req41.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1486/req41.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Cemitério entre os Povoados Porto da Serra e Torquato.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1487/req42.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1487/req42.pdf</t>
   </si>
   <si>
     <t>- Melhoramento e ampliação do engenho de moagem de cana de açúcar no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1488/req43.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1488/req43.pdf</t>
   </si>
   <si>
     <t>•	Construção de Praças Públicas com aparelhos de academia nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Ponta D’água;_x000D_
 -	 Aldeia Indígena Pankararé Salina (Azulão).</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1489/req44.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1489/req44.pdf</t>
   </si>
   <si>
     <t>•	Construção de Praças Públicas com aparelhos de academia nas seguintes localidades:_x000D_
 -	Aldeia Indígena Pankararé Baixa do Chico;_x000D_
 -	 Povoado Caraíbas.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1490/req45.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1490/req45.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Quadra Poliesportiva na Agrovila 02 do Projeto Glória.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1491/req46.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1491/req46.pdf</t>
   </si>
   <si>
     <t>•	Construção de banheiro masculino e feminino para deficientes físicos nas quadras poliesportivas nas seguintes localidades:_x000D_
 -	Porto da Serra;_x000D_
 -	Retiro.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1492/req47.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1492/req47.pdf</t>
   </si>
   <si>
     <t>•	Construção de banheiro masculino e feminino para deficientes físicos nas quadras poliesportivas nas seguintes localidades:_x000D_
 -	Cerquinha;_x000D_
 -	Agrovila I.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1493/req48.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1493/req48.pdf</t>
   </si>
   <si>
     <t>* Recuperação dos Campos de Futebol com  colocação de material e nivelamento  dos mesmos,  das equipes abaixo relacionadas:_x000D_
 -	Ponte Preta e PSG (Brejo);_x000D_
 -	Barcelona (Brejo);</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1494/req49.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1494/req49.pdf</t>
   </si>
   <si>
     <t>*  Recuperação dos Campos de Futebol com  colocação de material e nivelamento  dos mesmos,  das equipes abaixo relacionadas:_x000D_
 -	Barcelona (Lagoa do Negro)_x000D_
 -	Atlético (Serrota do Brejo).</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA, JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1477/ind01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1477/ind01.pdf</t>
   </si>
   <si>
     <t>•	Construção de Escolas Modelos nas seguintes localidades: _x000D_
 -	Retiro;_x000D_
 -	Baixa das Pedras.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>•	Construção de uma Escola Modelo na Agrovíla 5 Borda do Lago.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>•  Abertura de um posto de atendimento da Embasa na Sede do Município.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>• Implantação do Sistema de Eletrificação do Povoado Baixa do Chico (Raso da Catarina) no Município de Glória – BA.</t>
   </si>
   <si>
@@ -1195,63 +1195,63 @@
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>•	Implantação de uma Cooperativa de catadores de reciclagem de resíduos sólidos para o Município de Glória.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>- Construção de uma barragem na localidade Segredo</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind66.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind66.pdf</t>
   </si>
   <si>
     <t>•	Construção de um campo society com refletores, arquibancadas e vestiário no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind67.pdf</t>
   </si>
   <si>
     <t>Perfuração e instalação de um poço artesiano, com um reservatório com capacidade de 20 (vinte) mil litros de água, no local conhecido como o Povoado Baixa do Boi, localizado há 20 km do Povoado Cerquinha</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>•	Construção de uma Quadra Poliesportiva com vestiário, arquibancada e cobertura no Colégio Indígena Ângelo Pereira Xavier, localizado no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>•	Construção de uma Quadra Poliesportiva com vestiário, arquibancada e cobertura no Colégio Indígena José Martins, localizado no Povoado Ponta D’água.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
@@ -1956,116 +1956,116 @@
   <si>
     <t>•	Reforma da Praça Adair Pereira Leite na sede do Município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Reforma da Quadra de Esporte do Colégio Castro Alves no Bairro Santo Antônio</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento básico dos Profissionais do Magistério Municipal, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/pl00422.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/pl00422.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO (PMSB) DE GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/pl00522.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/pl00522.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA DO REGIME INTEGRADO DA PRESTAÇÃO, REGULAÇÃO, FISCALIZAÇÃO E CONTROLE DOS SERVIÇOS PÚBLICOS ESSENCIAIS DE ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA, MANEJO DE RESIDUOS SÓLIDOS E DE DRENAGEM E MANEJO DAS ÁGUAS PLUVIAIS URBANAS DO MUNICÍPIO DE GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/pl006.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/pl006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de Créditos Adicionais Suplementares ao Orçamento Fiscal_x000D_
 e da Seguridade Social do Município, aprovado pela Lei n° 617/2021, de 15/12/2021, para o exercício financeiro_x000D_
 de 2022, na forma que indica, e da outras providencias.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/pl0072022.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/pl0072022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial para os Agentes Comunitários de Saúde e os Agentes de Combate as_x000D_
 Endemias do Município de Gloria, nos termos da Emenda Constitucional n° 120/2022, e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>Concede abono aos profissionais do magistério da educação básica em efetivo exercício, para atender ao disposto no art. 212-A, inciso XI da Constituição Federal, bem como do §2.° do art. 26 da Lei Federal n.°14.113/20, e da outras providencias.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>CCJR - Comissão de Constituição, Justiça e Redação Final</t>
-[...2 lines deleted...]
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/emenda_modificativa.pdf</t>
+    <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Das Comissões: Constituição, Justiça e Redação; Finanças, Orçamentos e Contas; Educação, Cultura, Saúde e Assistência Social, ao PROJETO DE LEI N.9 006 DE 14 DE JULHO DE 2022, Onde autoriza o Poder Executivo a proceder a abertura de Créditos Adicionais Suplementares ao Orçamento Fiscal e da Seguridade Social do Município, aprovado pela Lei n.9 617/2021, de 15/12/2021, para o exercício financeiro de 2022, na forma que indica, e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2372,67 +2372,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1443/req01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1444/req02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1445/req03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1446/req04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1448/req06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1449/req07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1450/req08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1451/req09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1452/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1453/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1454/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1455/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1456/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1457/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1459/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1460/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1461/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1462/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1463/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1464/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1465/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1466/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1467/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1468/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1469/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1470/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1471/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1472/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1473/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1474/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1475/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1476/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1479/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1480/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1481/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1482/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1483/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1484/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1485/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1486/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1487/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1488/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1489/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1490/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1491/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1492/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1493/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1494/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1477/ind01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind66.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind67.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/pl00422.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/pl00522.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/pl006.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/pl0072022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1443/req01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1444/req02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1445/req03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1446/req04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1448/req06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1449/req07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1450/req08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1451/req09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1452/req10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1453/req11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1454/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1455/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1456/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1457/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1459/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1460/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1461/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1462/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1463/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1464/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1465/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1466/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1467/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1468/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1469/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1470/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1471/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1472/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1473/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1474/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1475/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1476/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1479/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1480/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1481/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1482/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1483/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1484/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1485/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1486/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1487/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1488/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1489/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1490/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1491/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1492/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1493/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1494/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1477/ind01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1563/ind66.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1564/ind67.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1516/pl00422.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1517/pl00522.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1545/pl006.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1546/pl0072022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2022/1547/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>