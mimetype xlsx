--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -10,107 +10,107 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1381" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1389" uniqueCount="553">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_01.pdf</t>
   </si>
   <si>
     <t>Implantação do posto satélite na antiga Escola Jose de Alencar, localizada no Povoado Gato.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>•	Construção de 02 (dois) banheiros na Sede da Associação do Povoado Olhos D`agua dos Coelhos.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>•	Construção da rede de esgoto na Rua por trás da Igreja São José no Povoado Quixaba</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
     <t>•	Reforma do Posto de Saúde Áurea Maria Vieira na Sede do Município.</t>
   </si>
@@ -123,66 +123,66 @@
   <si>
     <t>Reforma do Laboratório da Sede do Município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GILMAR PEREIRA ARAÚJO</t>
   </si>
   <si>
     <t>•	Construção de uma Sede para a Liga Desportiva de Glória.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RITA MARIA DE O. PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1655/ind_7.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1655/ind_7.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de agua da ultima entrada a direita da Avenida Adauto Pereira de Souza, seguindo ate a fabrica de gelo e adjacências na área urbana, na sede do Município.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_8.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_8.pdf</t>
   </si>
   <si>
     <t>Implantação de uma rede elétrica na Rua 21 de Abril da casa de Tereza de Pedro de Brígida ate a fabrica de ração, no Povoado Quixaba.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>•	Perfuração de um poço artesiano no Povoado Olhos D’água dos Coelhos.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
     <t>•	Construção de 03 (três) passagens molhadas no Povoado Brejo do Burgo, nas seguintes localidades:_x000D_
 -	No beco do cemitério;_x000D_
@@ -1586,206 +1586,224 @@
   <si>
     <t>156</t>
   </si>
   <si>
     <t>•	Implantação de calçamento no Povoado Olhos D`água dos Coelhos.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>- Construção  de uma praça no Povoado Olhos D`água dos Coelhos.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao0123.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao0123.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS seja encaminhada ao Exmo. Sr. Jeronimo Rodrigues, Governador do Estado da Bahia e Roberta Silva de Carvalho Santana,_x000D_
 Secretaria Estadual de Saúde (SESAB) pelo grande Sucesso da Feira Saúde Mais_x000D_
 Perto realizada em nosso Município.</t>
   </si>
   <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer Prévio TCM - BA</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas dos Municípios</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2164/oficio_tcm.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de contas da Prefeitura Municipal, referente ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
     <t>2056</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2056/emenda_aditiva_001_2023_a_lei_organica.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2056/emenda_aditiva_001_2023_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 153-A à Lei Orgânica do Município de Glória.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>David de Souza Cavalvanti</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1646/pl001_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1646/pl001_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar de n.° 431, de 10 de setembro de 2010, alterada pelas Leis Complementares n.° 445, de 15 de dezembro de 2010,_x000D_
 n.° 453, de 24 de maio de 2011 e n.° 490, de 25 de maio de 2013, que trata da Organização Administrativa da Prefeitura Municipal de Gloria, e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1647/pl002_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1647/pl002_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento básico dos Profissionais do Magistério Municipal e dos_x000D_
 demais servidores integrantes do quadro efetivo do Executivo Municipal, e da outras providencias.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1654/pl_003.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1654/pl_003.pdf</t>
   </si>
   <si>
     <t>Da nova redação a Lei de N° 523/2015, que dispõe sobre a Política Municipal dos Direitos da Criança e do_x000D_
 Adolescente, do Conselho Municipal e Tutelar dos Direitos da Criança e do Adolescente, e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1700/pl_005_-_ldo_2024_-_pm_gloria.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1700/pl_005_-_ldo_2024_-_pm_gloria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei NO 05/2023, de 14 de abril de 2023._x000D_
 Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1658/projeto_de_lei_-_04_edmilson.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1658/projeto_de_lei_-_04_edmilson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno de Espectro Autista (CIA/TEA) no Município de Glória e dá outras providências”.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1740/pl_09_-_2023.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1740/pl_09_-_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir imóveis, e da outras providencias.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1747/pl_10_-_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1747/pl_10_-_23.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a proceder a abertura de Créditos Adicionais Suplementares ao Orçamento Fiscal e da Seguridade Social do_x000D_
 Município, aprovado pela Lei N° 631/2022, de 14/12/2022, para o exercício financeiro de 2023, na forma que indica, e dá outras providencias”.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1748/pl_11_-_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1748/pl_11_-_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo proceder ao Orçamento Fiscal e da Seguridade Social do Município, para o exercício financeiro_x000D_
 de 2023, a abertura de Credito Adicional Especial, no valor de R$ 160.850,26 (cento e sessenta mil oitocentos e_x000D_
 cinquenta reais e vinte seis centavos), na forma que indica, e da outras providencias.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1749/pl_12_-_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1749/pl_12_-_23.pdf</t>
   </si>
   <si>
     <t>Institui a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência, estabelece a Politica Municipal da Pessoa_x000D_
 com Deficiência e o Fundo Municipal da Pessoa com Deficiência do Município de Glória - Estado da Bahia.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1750/pl_13_-_23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1750/pl_13_-_23.pdf</t>
   </si>
   <si>
     <t>Institui a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência do Município de Gloria - Estado da Bahia.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1769/pl_14_-_loa_2024.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1769/pl_14_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 14, de 29 de setembro de 2023 - Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Glória , para o exercício_x000D_
 financeiro de 2024.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1786/pl_15_2023.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1786/pl_15_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de complementação ao vencimento dos enfermeiros, técnicos de enfermagem, auxiliares_x000D_
 de enfermagem e parteiras, integrantes do quadro de servidores do Município de Gloria - BA e da outras providencias.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1787/pl_16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1787/pl_16.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de diárias, autorização de viagens e passagens aos Vereadores e Servidores Públicos lotados na Câmara_x000D_
 Municipal Gloria e da outras providencias.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2093,67 +2111,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1655/ind_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao0123.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2056/emenda_aditiva_001_2023_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1646/pl001_23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1647/pl002_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1654/pl_003.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1700/pl_005_-_ldo_2024_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1658/projeto_de_lei_-_04_edmilson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1740/pl_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1747/pl_10_-_23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1748/pl_11_-_23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1749/pl_12_-_23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1750/pl_13_-_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1769/pl_14_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1786/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1787/pl_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1648/ind_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1655/ind_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1656/ind_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1724/mocao0123.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2164/oficio_tcm.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/2056/emenda_aditiva_001_2023_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1646/pl001_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1647/pl002_23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1654/pl_003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1700/pl_005_-_ldo_2024_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1658/projeto_de_lei_-_04_edmilson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1740/pl_09_-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1747/pl_10_-_23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1748/pl_11_-_23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1749/pl_12_-_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1750/pl_13_-_23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1769/pl_14_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1786/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2023/1787/pl_16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H173"/>
+  <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6260,390 +6278,416 @@
         <v>41</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H159" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>500</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
         <v>501</v>
       </c>
       <c r="E160" t="s">
         <v>502</v>
       </c>
+      <c r="F160" t="s">
+        <v>503</v>
+      </c>
       <c r="G160" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H160" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E161" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="F161" t="s">
         <v>508</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H161" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>511</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E162" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F162" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="H162" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>517</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>17</v>
+      </c>
+      <c r="D163" t="s">
+        <v>512</v>
+      </c>
+      <c r="E163" t="s">
+        <v>513</v>
+      </c>
+      <c r="F163" t="s">
         <v>514</v>
       </c>
-      <c r="B163" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G163" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H163" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D164" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E164" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F164" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="H164" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D165" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E165" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F165" t="s">
-        <v>25</v>
+        <v>514</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="H165" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D166" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E166" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F166" t="s">
-        <v>508</v>
+        <v>25</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="H166" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D167" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E167" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F167" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="H167" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D168" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E168" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F168" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H168" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D169" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E169" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F169" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="H169" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D170" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E170" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F170" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="H170" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D171" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E171" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F171" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="H171" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D172" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E172" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F172" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="H172" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
+        <v>64</v>
+      </c>
+      <c r="D173" t="s">
+        <v>512</v>
+      </c>
+      <c r="E173" t="s">
+        <v>513</v>
+      </c>
+      <c r="F173" t="s">
+        <v>514</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H173" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>550</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
         <v>67</v>
       </c>
-      <c r="D173" t="s">
-[...9 lines deleted...]
-        <v>546</v>
+      <c r="D174" t="s">
+        <v>512</v>
+      </c>
+      <c r="E174" t="s">
+        <v>513</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H174" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6776,50 +6820,51 @@
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>