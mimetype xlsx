--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -10,2552 +10,2672 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1613" uniqueCount="788">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1733" uniqueCount="828">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/req_01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/req_01.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva no Povoado Queimadas.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/req_02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/req_02.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva na Aldeia Indígena Pankarare no Povoado Brejo do Burgo, no Campo do PSG.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>FABIANO SÁ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/req_03.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/req_03.pdf</t>
   </si>
   <si>
     <t>• Complementação de aproximadamente 3.000 metros de Calçamento no Povoado Cerquinha;_x000D_
  • Construção de um Campo Society com refletores, arquibancadas, banheiros e vestiário no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/req_04.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/req_04.pdf</t>
   </si>
   <si>
     <t>• Pavimentação de calçamento na Aldeia Indígena Pankarare no Povoado Brejo do Burgo._x000D_
  • Construção de um Campo Society na Aldeia indígena Pankarare no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARIA S. P. LEITE BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/req_05.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/req_05.pdf</t>
   </si>
   <si>
     <t>• Reforma e Cobertura da Quadra de Esporte da Escola Castro Alves atualmente desativada, no Bairro Santo Antônio;_x000D_
  • Reforma da Quadra de Esporte, com cobertura e arquibancada da Escola Alice Rodrigues de Moura.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/req_06.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/req_06.pdf</t>
   </si>
   <si>
     <t>• Construção de um Posto Medico no Povoado Queimadas ou a reforma da Escola desta localidade que está desativada para este mesmo fim;_x000D_
  • Cascalhamento da estrada do Povoado Queimadas.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IVANILDO SILVA MELO</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/req_07.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/req_07.pdf</t>
   </si>
   <si>
     <t>• Instalação de um ponto de agua e de energia elétrica nos Cemitérios dos seguintes Povoados:_x000D_
 - Povoados Salgados dos Benícios_x000D_
 - Povoado Angico.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/req_08.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/req_08.pdf</t>
   </si>
   <si>
     <t>• Terraplanagem da estrada vicinais que liga o Povoado Gato a piscicultura de André com 03 (três) passagens de agua (bueiro).</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>SILVANIA SILVA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/req_09.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/req_09.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Quadra Poliesportiva cobertura para o Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/req_10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/req_10.pdf</t>
   </si>
   <si>
     <t>• Construção de uma Praça Publica e uma Academia da Saúde, para o Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/req_11.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/req_11.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que da acesso o Povoado Serra Negra ao Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/req12.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/req12.pdf</t>
   </si>
   <si>
     <t>Terraplanagem da estrada que interliga o Povoado Lagoa do Negro aos Povoados Brejo do Burgo e Favela.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/req13.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/req13.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva e uma Praça no Povoado Malembá.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/req14.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/req14.pdf</t>
   </si>
   <si>
     <t>Construção de passagens molhadas no riacho do Senhor Jose Firino e implantação de manilha no riacho do Sr. Cornelio na estrada dos três potes.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/req15.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/req15.pdf</t>
   </si>
   <si>
     <t>• Pavimentação de calçamento na Aldeia Indígena Pankararé no Povoado Serrota do Brejo;_x000D_
  • Construção de uma Quadra Poliesportiva na Aldeia indígena Pankararé no Povoado Serrota do Brejo.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/req16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/req16.pdf</t>
   </si>
   <si>
     <t>• Reabertura e Cascalhamento da estrada que sai do Povoado Serrota do Brejo ate o Povoado Baixa do Chico no Raso da Catarina;_x000D_
  • Construção de uma Quadra Poliesportiva no Povoado Baixa do Chico no Raso da Catarina.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>RITA MARIA DE O. PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/req17.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/req17.pdf</t>
   </si>
   <si>
     <t>• Construção de uma ciclovia da entrada do Bode Assado ate a chegada do Distrito Quixaba.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/req18.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/req18.pdf</t>
   </si>
   <si>
     <t>• Aquisição de um micro-ônibus para o transporte das Crianças Espectro Autista do nosso Município.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PAULO GOMES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/req19.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/req19.pdf</t>
   </si>
   <si>
     <t>Conclusão de calçamentos em paralelepípedos na Agrovila 05 do Projeto Gloria e Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/req20.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/req20.pdf</t>
   </si>
   <si>
     <t>• Aquisição de 03 ambulâncias O km para as Comunidades Baixa Grande, Baixa das Pedras, e Agrovila 03 do Projeto Gloria.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANTONIO MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/req21.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/req21.pdf</t>
   </si>
   <si>
     <t>• Aquisição de uma ambulância para a Unidade de Saúde da Família (USF);_x000D_
  • Complementação de calçamentos.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/req22.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/req22.pdf</t>
   </si>
   <si>
     <t>Solicitações para o Povoado Retiro:_x000D_
  • Construção de uma praça;_x000D_
  • Complementação de calçamentos</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/req23.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/req23.pdf</t>
   </si>
   <si>
     <t>• Reforma da Praça Adair Pereira Leite;_x000D_
  • Colocação de placas de identificação nas entradas dos Povoados do Município.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/req24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/req24.pdf</t>
   </si>
   <si>
     <t>Solicitações para o Povoado Riachão:  _x000D_
 • Contratação de uma Agente de Saúde;_x000D_
 • Construção de uma Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/req25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/req25.pdf</t>
   </si>
   <si>
     <t>Solicitações para o Povoado Baixa das Pedras: _x000D_
 • Pavimentação de calçamento;_x000D_
  • Construção de uma praça com academia da saúde.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/req26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/req26.pdf</t>
   </si>
   <si>
     <t>Solicitações para o Povoado Salgado dos Benícios:_x000D_
 • Instalação de pontos de ônibus com bancos coberturas;_x000D_
  • Cascalhamento da estrada local.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/req27.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/req27.pdf</t>
   </si>
   <si>
     <t>• Que seja construída dentro do modelo do Ministério dos Esportes duas Quadras Poliesportivas nas seguintes Comunidades:_x000D_
  - Agrovila 02 do Projeto Gloria;_x000D_
  - Agrovila 02 do Projeto Jusante.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/req28.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/req28.pdf</t>
   </si>
   <si>
     <t>• Aquisição de uma patrulha motomecanizada composta pelos seguintes equipamentos e destinada a Secretaria da Agricultura Abastecimento e Meio Ambiente:_x000D_
  - Uma Retroescavadeira, uma Pá Carregadeira, uma Motoniveladora, 3 Caçambas e um Caminhão Pipa dotado de equipamentos para molhaçao de _x000D_
 terraplanagem.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/req29.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/req29.pdf</t>
   </si>
   <si>
     <t>• Instalação de um ponto de água e de energia elétrica no Cemitério do Povoado Chico Correia.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/req30.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/req30.pdf</t>
   </si>
   <si>
     <t>• Reforma e fechamento da Quadra Poliesportiva do _x000D_
 Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/req31.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/req31.pdf</t>
   </si>
   <si>
     <t>• Calçamento no Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/req32.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/req32.pdf</t>
   </si>
   <si>
     <t>• Cobertura da Quadra Poliesportiva do Povoado Cerquinha;_x000D_
  • Construção de uma Praça Publica com aparelho de academia para o Povoado Cerquinha.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/req33.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/req33.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça Pública com aparelhos de academia;_x000D_
 •	Calçamento na Comunidade.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/req34.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/req34.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça Pública com aparelhos de academia;_x000D_
 •	Construção de uma Quadra Poliesportiva, com arquibancadas, banheiros, coberturas e alambrados.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/req35.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/req35.pdf</t>
   </si>
   <si>
     <t>•	Transformar o Colégio do Povoado Malembá  em Posto Médico.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/req36.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/req36.pdf</t>
   </si>
   <si>
     <t>•	Construção de pontos de ônibus nos Povoados: _x000D_
 	Ilha das Flores; _x000D_
 	Torquato;_x000D_
 	Sitio da Lagoa;_x000D_
 	Queimadas.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/req37.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/req37.pdf</t>
   </si>
   <si>
     <t>•	Reforma do Posto de Saúde Áurea Maria Vieira;_x000D_
 •	 Reforma do laboratório.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/req38.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/req38.pdf</t>
   </si>
   <si>
     <t>•	Ampliação do espaço e contratação de profissionais específico na área do Centro de Acolhimento a Criança com necessidades especiais (acolher).</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/req39.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/req39.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de 03 três ambulâncias para atender as Comunidades de Favela, Muquém, Chico Correia, Angico, Serrota de D. Júlia, Mandacarú, Olhos D`água dos Coelhos, Logradouro, Ceridó, Aldeia Kantaruré, Caraíbas, Salgados dos Benícios e Batida.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/req40.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/req40.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça Pública com Academia da Saúde;_x000D_
 •	Construção de uma Quadra Poliesportiva com cobertura, arquibancada e banheiros.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/req41.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/req41.pdf</t>
   </si>
   <si>
     <t>•	Construção  de um campo de grama sintético no Povoado Olhos D`água do Souza.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/req42.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/req42.pdf</t>
   </si>
   <si>
     <t>•	Calçamento em paralelepípedo no Povoado Riachão.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/req43.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/req43.pdf</t>
   </si>
   <si>
     <t>•	Que seja construído duas Arenas de Futebol nas seguintes Comunidades:_x000D_
 	Agrovila 02 do Projeto Glória;_x000D_
 	Baixa Grande.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/req44.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/req44.pdf</t>
   </si>
   <si>
     <t>As solicitações para o Povoado Baixa das Pedras na Aldeia Kantaruré._x000D_
 •	Construção de uma Praça Pública com Academia da Saúde e Implantação de Ocas para fortalecer o Turismo._x000D_
 •	Construção de um Campo Society.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/req45.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/req45.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Campo Society para o Povoado Lagoa do Negro;_x000D_
 •	Requalificação  da Quadra Poliesportiva com Arquibancadas, Banheiros e Cobertura do Povoado Chico Correia.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/req46.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/req46.pdf</t>
   </si>
   <si>
     <t>As seguintes solicitações para o Povoado Baixa Grande: _x000D_
 •	Calçamento;_x000D_
 •	Construção de uma Quadra Poliesportiva com vestuário, arquibancada e cobertura.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/req47.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/req47.pdf</t>
   </si>
   <si>
     <t>Povoado Olhos D`água dos Coelhos:_x000D_
 •	Calçamento;_x000D_
 •	Construção de uma Quadra Poliesportiva com vestuário, arquibancada e cobertura.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/req48.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/req48.pdf</t>
   </si>
   <si>
     <t>* Implantação de um Memorial na Sede do Município.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/req49.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/req49.pdf</t>
   </si>
   <si>
     <t>* Aquisição de um Carro Fossa.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/req50.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/req50.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça em frente a Igreja do Povoado Ilha das Flores.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/req51.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/req51.pdf</t>
   </si>
   <si>
     <t>A seguinte solicitação para o Povoado Sitio da Lagoa._x000D_
 •  Construção da Cobertura, Vestiário e Alambrados da Quadra Poliesportiva._x000D_
  Construção de um Campo Society.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/req52.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/req52.pdf</t>
   </si>
   <si>
     <t>•	Calçamentos das Ruas na Sede do Município, segue abaixo a relação:_x000D_
 	Rua Pedro Martins Lisbôa;_x000D_
 	Rua José Joaquim Teixeira;_x000D_
 	Rua Juarez Cesar Campos com a travessa;_x000D_
 	Rua José Barbosa de Oliveira.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/req53.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/req53.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça com a Academia da Saúde na Sede do Município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/req54.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/req54.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça no Povoado Riachão.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/req55.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/req55.pdf</t>
   </si>
   <si>
     <t>•	Troca dos Postes de Energia, Troca do Transformador e Extensão de Rede Elétrica no Povoado Salgadinhos dos Leites.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/req56.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/req56.pdf</t>
   </si>
   <si>
     <t>•	 Que seja implantado 1.000 m ( mil metros) de Calçamento no Povoado Gato.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf</t>
   </si>
   <si>
     <t>•	Verificar a possibilidade que a base Descentralizada do SAMU, seja em uma localização mais centralizada para a população em geral de Glória ou criar a 2ª base na Agrovila Borda do Lago, que  também se faz necessário para os atendimentos de alta complexidade nos Povoados e na BA 210.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf</t>
   </si>
   <si>
     <t>•	Calçamento para as seguintes Agrovilas:_x000D_
 	Agrovila Jusante 07;_x000D_
 	Agrovila Jusante 08;_x000D_
 	Agrovila Jusante 09.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/req59.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/req59.pdf</t>
   </si>
   <si>
     <t>•	Construção de Quadras Poliesportivas com coberturas, vestiários e arquibancadas nas seguintes Agrovilas Jusantes abaixo mencionadas:_x000D_
 	Agrovila Jusante 07;_x000D_
 	Agrovila Jusante 08;_x000D_
 	Agrovila Jusante 09.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/req60.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/req60.pdf</t>
   </si>
   <si>
     <t>*Construção de Pontos de Ônibus nos seguintes Povoados:_x000D_
 - Riachão;_x000D_
 - Malembá.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/req61.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/req61.pdf</t>
   </si>
   <si>
     <t>* Construção de pontos de Ônibus nos seguintes povoados:_x000D_
 - Sitio da Lagoa;_x000D_
 - Queimadas.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/req62.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/req62.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Posto de Saúde no Povoado Riachão, ou a Reforma da Escola que está desativada para esse fim.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/req63.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/req63.pdf</t>
   </si>
   <si>
     <t>•	Requalificação do Campo de Futebol do Povoado Porto  da Serra, com a Construção de Vestiários, Alambrados, Iluminação e Nivelamento do mesmo.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/req64.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/req64.pdf</t>
   </si>
   <si>
     <t>•	Melhoramento  da Estrada com Cascalhamento no Povoado Lagoa do Negro, tendo como referência local indicado como Jardim, naquela Comunidade.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/req65.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/req65.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de 03 (três) Ambulâncias OKM destinadas as seguintes Comunidades:_x000D_
 	01 Ambulância  para atendimento emergencial na Agrovila 02 do Projeto Jusante, e demais Agrovilas e Comunidades em seu entorno;_x000D_
 	02 Ambulâncias para o Distrito da Quixaba.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/req66.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/req66.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Cemitério  para as Comunidades Ribeirinhas, onde contemple os Povoados Circunvizinhos.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/req67.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/req67.pdf</t>
   </si>
   <si>
     <t>•	Contratação de um novo Veículo para o Povoado Queimadas, uma vez que o carro que atende aquela localidade não está suprindo  as necessidades.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/req68.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/req68.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Mercado de Peixe na Sede do Município._x000D_
 •	O Mercado dever contar com:_x000D_
 	Boxes e bancadas padronizadas para a venda de peixes e frutos do mar;_x000D_
 	Câmara fria para armazenamento adequado dos produtos;_x000D_
 	Setor de higienização e processamento do pescado;_x000D_
 	Área de estacionamento e carga/descarga;_x000D_
 	Espaço para pequenos restaurantes e barracas de venda de pratos típicos à base de peixe.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/req69.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/req69.pdf</t>
   </si>
   <si>
     <t>Agrovila 02 Borda do Lago:_x000D_
 •	Construção de um Campo Society;_x000D_
 •	Construção de uma Praça Pública com a Academia da Saúde.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/req70.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/req70.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de uma Ambulância para atender os Povoados Ribeirinhas.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/req71.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/req71.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Ponto de ônibus no Povoado Freitas.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/req72.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/req72.pdf</t>
   </si>
   <si>
     <t>* Implantação de Viveiros de Mudas (Sementeira) Municipal.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/req73.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/req73.pdf</t>
   </si>
   <si>
     <t>•	Construção de um local  adequado para os Pacientes em Tratamento fora do Domicílio  (TFD) na Sede do Município.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/req74.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/req74.pdf</t>
   </si>
   <si>
     <t>•	Construção de muros nos Cemitérios das Aldeias Indígenas Kantaruré  no Povoado Batida e Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/req75.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/req75.pdf</t>
   </si>
   <si>
     <t>Agrovila Jusante 08:_x000D_
 •	Construção de um Campo Society;_x000D_
 •	Construção de uma Praça Pública com a Academia da Saúde.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/req76.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/req76.pdf</t>
   </si>
   <si>
     <t>Solicitação  para a Agrovila Jusante 06:_x000D_
 •	Construção de uma Praça Pública, com Aparelho de Academia;_x000D_
 •	Construção de uma Quadra Poliesportiva com Alambrado, Arquibancada e Cobertura.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/req77.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/req77.pdf</t>
   </si>
   <si>
     <t>•	Reabertura e Cascalhamento da Estrada que liga a Agrovila Jusante 07 a Agrovila  Jusante 08.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2010/req78.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2010/req78.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Veiculo Equipado segundo as regras da Associação Brasileira  de Normas Técnicas (ABNT), para transporte_x000D_
 apropriado de passageiros  que apresentam restrições  de mobilidade  permanente ou temporária.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/req79.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/req79.pdf</t>
   </si>
   <si>
     <t>Aquisição de Motocicletas para serem usadas por Agente Comunitário de Endemias (ACE) do Programa de Combate a Doenças de Chagas e demais programas.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/req80.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/req80.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação Asfáltica ligando a BA 210 ao Povoado Riachão;</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/req81.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/req81.pdf</t>
   </si>
   <si>
     <t>•	Reforma e Construção de um Vestiário na Quadra Poliesportiva do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/req82.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/req82.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação de Calçamento nas seguintes localidades:_x000D_
 	Pernambuco 1 aproximadamente 2.000 m2;_x000D_
 	 Pernambuco 2 aproximadamente 1.000 m2;</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/req83.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/req83.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça Pública com Aparelho de Academia na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/req84.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/req84.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Casa de Farinha na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/req85.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/req85.pdf</t>
   </si>
   <si>
     <t>•	Implantação do Sistema de Eletrificação nas Casas Populares, localizada na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/req86.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/req86.pdf</t>
   </si>
   <si>
     <t>Agrovila Jusante 01;_x000D_
 •	Construção de uma Praça Pública com Aparelho de Academia;_x000D_
 •	Calçamento.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/req87.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/req87.pdf</t>
   </si>
   <si>
     <t>•	 Extensão do Núcleo Acolher para os Povoados Lagoa do Negro, Baixa das Pedras e Distrito Quixaba._x000D_
 •	Extensão do Centro de Referência de Assistência Social (CRAS) para os Povoados Brejo do Burgo, Baixa das Pedras e Distrito Quixaba.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/req88.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/req88.pdf</t>
   </si>
   <si>
     <t>•	Reforma do Calçamento já construído do Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/req89.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/req89.pdf</t>
   </si>
   <si>
     <t>•	Construção do Muro do Posto Médico do Povoado Baixa das Pedras.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2027/req90.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2027/req90.pdf</t>
   </si>
   <si>
     <t>•	Disponibilizar a antiga Unidade Básica de Saúde do Povoado Cerquinha que foi desativada, para ser a sede da Associação Desportiva Atlético Cerquiense, CNPJ: 41.830.546/0001-57.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2028/req91.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2028/req91.pdf</t>
   </si>
   <si>
     <t>•	Transformar o açude  temporário conhecido como vargem, localizado entre o Povoado Cerquinha e a Agrovila Jusante 06, em um açude permanente da seguinte maneira: fazendo a revitalização, a retirada da lama, perfuração e instalação de um poço artesiano com um reservatório com capacidade de 20 (vinte) mil litros de água.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/req92.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/req92.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Pátio com Cobertura na Escola Alice Rodrigues de Moura</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/req93.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/req93.pdf</t>
   </si>
   <si>
     <t>•	Calçamento da Rua Recanto da Esperança na Sede do Município.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/req94.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/req94.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Passagem Molhada, ligando o Distrito Quixaba a Aldeia Indígena Xucurú Kariri.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/req95.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/req95.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Refeitório na Escola Modelo do Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/req96.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/req96.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de um Trator Agrícola, com os seguintes equipamentos: arado, grade, despolpadora, carroceria e pipa para a Associação Indígena da Comunidade Pankararé da Serrota (AICPS), fundada em 15 de agosto de 2015, inscrita no CNPJ: 24.891.161/0001-80, conforme Lei de Utilidade Pública Nº 571-A, de 28 de dezembro de 2018.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/req97.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/req97.pdf</t>
   </si>
   <si>
     <t>•	Cobertura e Reforma da Quadra Poliesportiva do Colégio Dionízio Pereira de Souza.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/req98.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/req98.pdf</t>
   </si>
   <si>
     <t>- Melhoramento e Ampliação do Engenho de Moagem de Cana de Açúcar no Povoado Cerquinha.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/req99.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/req99.pdf</t>
   </si>
   <si>
     <t>- Reposição dos Bancos e Arborização da Praça no Centro do Distrito Quixaba.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/req100.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/req100.pdf</t>
   </si>
   <si>
     <t>- Realização do Curso Especializado para Motorista de Ambulância no Município de Glória.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/req101.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/req101.pdf</t>
   </si>
   <si>
     <t>-Cobertura da Quadra Poliesportiva no Povoado Porto da Serra.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/req102.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/req102.pdf</t>
   </si>
   <si>
     <t>•	Perfuração e Instalação de um Poço Artesiano com um reservatório com capacidade de 20 (vinte) mil litros de água, com bebedouro público para animais, no local conhecido como Fazenda Nova, próximo ao Povoado Baixa do Chico.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/req103.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/req103.pdf</t>
   </si>
   <si>
     <t>- Limpeza da Barragem do Sr, Ademir na beira da estrada que dá acesso ao Povoado Caraíbas.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/req104.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/req104.pdf</t>
   </si>
   <si>
     <t>•	Providências na otimização quantos a colocação dos Quebra-molas na Avenida Adaulto Pereira de Souza e demais ruas, onde a circulação de pessoas ou veículos represente um risco para a segurança dos pedestres.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/req105.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/req105.pdf</t>
   </si>
   <si>
     <t>-  Construção de um Módulo Policial no entroncamento do Distrito Quixaba.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/req106.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/req106.pdf</t>
   </si>
   <si>
     <t>Aquisição de um trator agrícola, com os seguintes equipamentos: arado, grade, tombador, carroceria e_x000D_
 pipa para a Associação dos Jovens e Produtores Indígenas, Agricultores Familiares Pankarare no Brejo_x000D_
 do Burgo, fundada em 13 de outubro de 2016, inscrita no CNPJ n° 26.712.167/0001-79, conforme Lei de_x000D_
 utilidade Publica Municipal n° 561 de 02 de maio de 2018.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/req107.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/req107.pdf</t>
   </si>
   <si>
     <t>•	Perfuração e Instalação de um Poço Artesiano no Km 32, próximo ao Povoado Lagoa do Negro.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/req108.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/req108.pdf</t>
   </si>
   <si>
     <t>•	Reformar o Prédio Público, como também a cobertura para auxiliar a nossa feira;_x000D_
 •	Melhorar e ampliar os banheiros públicos adaptados para pessoas portadoras necessárias especiais;_x000D_
 •	Construir pequenos box.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/req109.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/req109.pdf</t>
   </si>
   <si>
     <t>•	Construção de 02 (duas) coberturas nas duas arquibancadas do Estádio de Futebol Edson  Francisco dos Santos na Sede do Município.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/req110.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/req110.pdf</t>
   </si>
   <si>
     <t>•	Reabertura e cascalhamento da estrada que sai do Pernambuco  1, próximo  a Cerquinha, passando pela Tiririca  até o Povoado Juá.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/</t>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
   </si>
   <si>
     <t>*  Reabertura e cascalhamento da estrada que sai próximo a Serrota do Brejo, passando pela Tiririca até o Salgadinho dos Leite.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/req112.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/req112.pdf</t>
   </si>
   <si>
     <t>*  Implantar dois Caixa Eletrônico 24 horas na Sede do Município.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/req113.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/req113.pdf</t>
   </si>
   <si>
     <t>* Procurar as Agências Bancária para trazer um Banco para a Sede do Município de Glória -BA.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/req114.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/req114.pdf</t>
   </si>
   <si>
     <t>•	Instalação de 08 braços com lâmpadas de led, na Comunidade conhecida como Amaro na Aldeia do Cacique Afonso, no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/req115.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/req115.pdf</t>
   </si>
   <si>
     <t>•	Acordo da Prefeitura com os Funcionários Públicos Municipais, para prever o direito a folga  no dia do seu aniversário.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/req116.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/req116.pdf</t>
   </si>
   <si>
     <t>_ Construção de uma Quadra poliesportiva na Agrovila  Jusante 03.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/req117.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/req117.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de uma Ambulância para atender a Região das Agrovilas Jusante 05, 06, 07, 08, 09.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/req118.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/req118.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de uma Ambulância para  atender a região do Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>ANTONIO MARCOS, EDMILSON A. DA SILVA, FABIANO SÁ DE OLIVEIRA, IVANILDO SILVA MELO, JOSE CARLOS MOREIRA, JOSÉ ROBERTO DOS SANTOS, MARIA S. P. LEITE BRAZ, PAULO GOMES DE OLIVEIRA, RITA MARIA DE O. PEREIRA, SILVANIA SILVA COSTA, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/req119.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/req119.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, no exercício regular da função fiscalizatória desse Poder Legislativo Municipal,  consoante lhe faculta a Lei Orgânica e o Regimento Interno desta Casa Legislativa; conforme estabelecido no art. 31 da CF/88,  tendo em vista reunião preliminar das Comissões Permanentes e aprovação de requisição de informações ao Poder Executivo sobre ausência de documentos obrigatórios para efetivação de pagamento à empresa: Comunidade Cidadania e Vida, portadora do CNPJ nº 07.552.266/0001-96, conforme determinado na Cláusula Sexta - Das Responsabilidades da Contratada – Item 6.8  do  Contrato de Prestação de Serviço nº 131/2023, posteriormente aditivado</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/req120.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/req120.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, no exercício regular da função fiscalizatória desse Poder Legislativo Municipal,  consoante lhe faculta a Lei Orgânica e o Regimento Interno desta Casa Legislativa; conforme estabelecido no art. 31 da CF/88,  tendo em vista reunião preliminar das Comissões Permanentes e aprovação de requisição de informações à empresa: Comunidade Cidadania e Vida, portadora do CNPJ nº 07.552.266/0001-96, referente ao Contrato de Prestação de Serviço nº 131/2023 com o município de Glória, posteriormente aditivado.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/req121.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/req121.pdf</t>
   </si>
   <si>
     <t>•	Informações de todos os contratos realizados com  Assessorias Jurídicas  pelo Executivo Municipal;_x000D_
 •	Informações  de valores e serviços prestados com Assessorias Jurídicas.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/req122.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/req122.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Posto de Saúde na Agrovila 03 Borda do Lago.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/req123.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/req123.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Posto de Saúde no Povoado Baixa Grande.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/req124.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/req124.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Praça Pública com Aparelho de Academia, na Agrovila Jusante 03.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/req125.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/req125.pdf</t>
   </si>
   <si>
     <t>•	Construção de mureta de proteção entre o asfalto e a ciclovia.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/req126.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/req126.pdf</t>
   </si>
   <si>
     <t>•	Ligação do Esgoto Sanitário à Rua José Augusto da Silva na Sede do Município.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS, ANTONIO MARCOS, EDMILSON A. DA SILVA, FABIANO SÁ DE OLIVEIRA, IVANILDO SILVA MELO, JOSE CARLOS MOREIRA, MARIA S. P. LEITE BRAZ, PAULO GOMES DE OLIVEIRA, RITA MARIA DE O. PEREIRA, SILVANIA SILVA COSTA, VALÉRIO JOSÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/req127.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/req127.pdf</t>
   </si>
   <si>
     <t>•	Extrato de pagamento dos dois (2) últimos meses da empresa de manutenção de veículos (oficina mecânica):_x000D_
 	Marcos Pneus Comércio e Serviços Ltda. CNPJ: 15.331.243/0001-80, localizado na Rua Santos Dumont nº 305 – Centro, Paulo Afonso – BA.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/req128.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/req128.pdf</t>
   </si>
   <si>
     <t>•	Extrato de pagamento dos dois (2) últimos meses da empresa especializada em aquisições de peças:_x000D_
 	Marcos Pneus Comercio e Serviços Ltda. CNPJ: 18.974.978/0001-10, localizada em Petrolândia - PE.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/req129.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/req129.pdf</t>
   </si>
   <si>
     <t>•	Construção de 40 m2 de muro no Cemitério do Povoado Baixa do Chico no Raso da Catarina.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/req130.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/req130.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Posto Médico no Povoado Serrota do Brejo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/req131.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/req131.pdf</t>
   </si>
   <si>
     <t>••	Cria  o  Programa  Maternidade  Cidadã- Gloriense  prorroga  por  sessenta  dias  de  Licença  Maternidade das Servidoras                                                 _x000D_
         Públicas  Municipais.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/req132.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/req132.pdf</t>
   </si>
   <si>
     <t>•	Implantação de uma Rede Elétrica na Rua 21 de Abril, da casa de D. Tereza de Pedro de Brígida, até a fábrica de ração, no Distrito Quixaba.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/req133.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/req133.pdf</t>
   </si>
   <si>
     <t>•	Construção de Pocilgas em locais adequados no Distrito Quixaba.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/req134.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/req134.pdf</t>
   </si>
   <si>
     <t>•	Contratação de um novo Veículo para o Povoado Baixa das Pedras, pois o transporte que atende na Área da Saúde não esta sendo suficiente para suprir a demanda da população.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/req135.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/req135.pdf</t>
   </si>
   <si>
     <t>•	•	Construção de uma Praça Pública com Aparelho de Academia no Povoado Olhos D’água dos Coelhos.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/req136.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/req136.pdf</t>
   </si>
   <si>
     <t>•	Implantação de Braços de Luz, em duas novas extensão de rede de Energia Eletrica no Povoado Cerquinha:_x000D_
 -	Rua que dá acesso a casa de Dona Nice de Arnaldo;_x000D_
 -	Rua que dá acesso a casa da Senhora Amanda.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/req137.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/req137.pdf</t>
   </si>
   <si>
     <t>•	Construção de um Complexo Policial na Sede do Município, onde irá acoplar a Policia Militar e a Polícia Civil.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/req138.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/req138.pdf</t>
   </si>
   <si>
     <t>•	Castração de Animais abandonados na Sede do Município.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/req139.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/req139.pdf</t>
   </si>
   <si>
     <t>•	Reforma da Quadra Poliesportiva da Agrovila  Jusante 01.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/req140.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/req140.pdf</t>
   </si>
   <si>
     <t>•	Cobertura da Quadra Poliesportiva da Agrovila - 03 Borda do Lago.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/req141.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/req141.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça com Parque Infantil, ao lado da Igreja no Povoado Freitas.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/req142.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/req142.pdf</t>
   </si>
   <si>
     <t>Atendimento da Atenção Básica nos finais de semana, para atender a população em geral da Sede do Município.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/req143.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/req143.pdf</t>
   </si>
   <si>
     <t>Extensão da Rede de Agua do P090 Artesiano do Povoado Casca Grossa, ate as roças dos seguintes moradores:_x000D_
 Tiago Sá Roque Vieira;_x000D_
 Maria Jose da Silva Vieira.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/req144.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/req144.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Caminhão Prancha para transportar maquinas pesadas.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/req145.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/req145.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Veiculo para atender exclusivamente a toda Campanha de Vacinação do nosso Município.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/req146.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/req146.pdf</t>
   </si>
   <si>
     <t>Ampliação do Cemitério Municipal localizado no Povoado Salgado dos Benicio.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/req147.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/req147.pdf</t>
   </si>
   <si>
     <t>Limpeza das Barragens Publicas localizadas nos_x000D_
 Povoados Baixa das Pedras, Favela e Chico Correia</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/req148.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/req148.pdf</t>
   </si>
   <si>
     <t>Copia integral da prestação de contas do Campeonato Gloriense - 2025, incluindo o processo licitatório e/ou a_x000D_
 autorização de contratação da arbitragem, com as respectivas prestações de contas e notas fiscais.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/req149.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/req149.pdf</t>
   </si>
   <si>
     <t>Cascalhamento do Poro, passando pelo Colégio Indígena Ângelo Pereira Xavier, ate as Casas_x000D_
 Populares na Aldeia Pankararé no Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/req150.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/req150.pdf</t>
   </si>
   <si>
     <t>Perfurarão de um Poço Artesiano na localidade Muquém situado no Raso da Catarina próximo ao_x000D_
 Povoado Brejo do Burgo.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/req151.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/req151.pdf</t>
   </si>
   <si>
     <t>Aquisição de 02 (duas) plantadeira de milho e feijão para tratores agrícolas com pneus externo, com 05 (cinco) linhas, para a Associação Ruralista do Povoado Cerquinha e Associação Comunitária do Povoado Cerquinha.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/req152.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/req152.pdf</t>
   </si>
   <si>
     <t>Aquisição de um Trator Agrícola para a Associação de Moradores do Povoado Retiro, onde ira beneficiar_x000D_
 aproximadamente 140 famílias.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/req154.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/req154.pdf</t>
   </si>
   <si>
     <t>Aquisição de Uniformes Esportivos ( camisa, short, meião) para as Associações Desportivas filiadas a Liga Desportiva de Gloria.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/req155.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/req155.pdf</t>
   </si>
   <si>
     <t>Construção de Vestiários nos Campos das Associates Desportivas do nosso Município que são filiados a Liga_x000D_
 Desportiva de Gloria.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/req156.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/req156.pdf</t>
   </si>
   <si>
     <t>Implantação de Câmeras nas Escolas Publicas, nos PSF e nos Postos de Saúde na Sede e no Município.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/req157.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/req157.pdf</t>
   </si>
   <si>
     <t>•	Reforma da Praça Eduardo Campos;_x000D_
 •	Reforma da Praça em frente a Padaria na Rua Santiago, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/req158.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/req158.pdf</t>
   </si>
   <si>
     <t>* Que seja garantido aos condutores de Ambulância o direito a insalubridade e adicional noturno.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/req159.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/req159.pdf</t>
   </si>
   <si>
     <t>•	Reforma da Praça Heron de Carvalho no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>• Construção de uma Praça na Rua Dr. Hemetério de Carvalho no Distrito Quixaba.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/req161.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/req161.pdf</t>
   </si>
   <si>
     <t>Reforma do Colégio do Povoado Salgadinho dos Leite para ser utilizado como Posto Médico</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Solicito a presença do Pregoeiro, o Sr. Fábio Araújo da Silva, agente de contratação, para uma explanação referente as licitações do nosso Município _x000D_
 no dia 09 de dezembro de 2025, nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/req163.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/req163.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica nas Ruas da Sede.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>•	Considerando que as atividades econômicas do nosso Município estão concentradas em mais de 70% (setenta por cento) na Agricultura Irrigada, Agricultura de Sequeiro, Pecuária e Extrativismo, sugerimos a contratação de uma equipe de Assistência Técnica e Extensão Rural (ATER) sobre a coordenação da Secretaria da Agricultura Abastecimento e Meio Ambiente os seguintes profissionais:_x000D_
 	Um Engenheiro Agrônomo;_x000D_
 	Um Médico Veterinário;_x000D_
 	Um Zootecnista;_x000D_
 	Um Assistente Social;_x000D_
 	Três Técnicos Agrícolas</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/ind02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/ind02.pdf</t>
   </si>
   <si>
     <t>•	Pavimentação Asfáltica da Estrada que sai da BA 210 no Entroncamento de Glória -BA  até o Município de Macururé BA, passando pelos seguintes Povoados: Olhos D`água  do Souza,  Retiro, Agrovilas 05, 06, 07, 08, 09, Cerquinha, Brejo do Burgo, Ponta D`água, Caraíbas, Mulungu, Salgado do Melão, Sitio de Herculano, Marruá, Macururé.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/ind03.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/ind03.pdf</t>
   </si>
   <si>
     <t>•	Reforma e Ampliação do Sistema de Abastecimento do Povoado Cerquinha em Glória -BA._x000D_
 	Colocar uma bomba mais potente;_x000D_
 	Fazer extensão da rede;_x000D_
 *      Trocar a encanação por uma  melhor.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>•	Perfuração, instalação de um Poço Artesiano na Comunidade Mulungu, como também a instalação da rede de distribuição para as casas nessa comunidade através da CERB.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>•	Perfuração e Instalação de um Poço Artesiano pela CERB, na Comunidade Agrovila 07 no Município de Glória Bahia.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>a Escola Estadual Indígena José Martins no Povoado Ponta D`Água no Município de  Glória -BA._x000D_
 •	Construção do Muro;_x000D_
 Construção de uma Quadra Poliesportiva</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>- Perfuração e Instalação de um Poço Artesiano pela CERB, para consumo humano no Povoado Agrovila 08_x000D_
    no Município de Glória -BA.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>- Perfuração e Instalação de um Poço Artesiano pela CERB, para consumo humano no Povoado_x000D_
    Agrovila  09 no Município de Glória - Ba.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/ind09.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/ind09.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Modelo na Aldeia Indígena_x000D_
 Pankarare no Povoado Brejo do Burgo no Município de_x000D_
 Gloria - BA.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/ind10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/ind10.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde na Aldeia Indígena Pankarare no Povoado Baixa do Chico, no Raso da Catarina.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>Que sejam adotadas as providencias necessárias para a aquisição de uma Unidade de Terapia Intensiva (UTI)_x000D_
 Móvel, destinada ao atendimento de urgência e emergência_x000D_
 a população.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_01.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE GLÓRIA, ESTADO DA BAHIA, por iniciativa da Vereadora Silvania Silva_x000D_
 Costa, no exercício de sua função parlamentar, registra nos documentos oficiais desta Casa Legislativa a_x000D_
 presente MOÇÃO DE APLAUSOS ao Sr. Manoel Ribeiro do Nascimento, mais conhecido como Mané de_x000D_
 Otília.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_02.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE GLÓRIA, ESTADO DA BAHIA, por iniciativa da Vereadora Silvania Silva_x000D_
 Costa, no exercício de sua função parlamentar, registra nos documentos oficiais desta Casa Legislativa a_x000D_
 presente MOÇÃO DE APLAUSOS a "Banda de Pífano" composta por indígenas Pankararés: Manoel de_x000D_
 Otília, Damásio, Quito e Manoel Glória.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ena Vilma Pereira de Souza Negromonte</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_001_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_001_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o prefeito assinar convênios, contratos, acordos, termos cooperação com as entidades que menciona e a aderir a_x000D_
 Programas Especiais e dá outras providencias.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_002_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_002_2025.pdf</t>
   </si>
   <si>
     <t>Ficam reajustados de acordo com a Portaria N° 13/2024, do Fundo de Manutenção e Desenvolvimento da Educação Básica e de_x000D_
 Valorização dos Profissionais da Educação - FUNDEB.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/pl_3.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/pl_3.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeito(a) Municipal de Gloria, Estado da Bahia a firmar com Empresa Baiana de Aguas Saneamento S/A - EMBASA, o Instrumento Particular de Confissão de Divida, Encontro de Contas e Cessão de Direito e Obrigações, e da outras providências.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_004_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_004_25.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Raso da Catarina no Município de Gloria e da outras providencias".</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_05_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_05_25.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação - PME do município de Gloria, para que esse se adeque _x000D_
 a vigência do Plano Nacional de Educação PNE."</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/pl_006_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/pl_006_25.pdf</t>
   </si>
   <si>
     <t>”Cria a TAR I FA DE ESGOTO a ser cobrada pelo serviço de Saneamento Básico, no percentual de ate 40% (Quarenta por cento) sobre o consumo de d'agua, efetuado seja de forma direta ou indireta, concessionário ou permissionário que explore o serviço publico em Gloria - BA, e da outras providencias".</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_007_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_007_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação de alteração dos Contratos de Consórcio dos CONSÓRCIOS PÚBLICO INTERFEDERATIVO DE SAÚDE DA BAHIA.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/pl_008_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/pl_008_25.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES DA CAMARA MUNICIPAL DE GLORIA - BA, A TITULO DE_x000D_
 AUMENTO REAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/pl_009_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/pl_009_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal proceder ao Orçamento Fiscal e da Seguridade Social do Município para o exercício financeiro 2025, a_x000D_
 abertura de CREDITO ADICIONAL SUPLEMENTAR no valor de R$ 100.000,00 (cem mil reais), e da outras providencias.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>ANTONIO MARCOS, JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/pl_10.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/pl_10.pdf</t>
   </si>
   <si>
     <t>Denomina "Enaide Nancy de Souza Cavalcanti", o Colégio Modelo do Núcleo Ribeirinhas neste_x000D_
 Município, e da outras providencias.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/pldo__2026_-__pl_11_25_pm_gloria.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/pldo__2026_-__pl_11_25_pm_gloria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/pl_142025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/pl_142025.pdf</t>
   </si>
   <si>
     <t>Institui a Estratégia de Busca Ativa Escolar no âmbito do Município de Gloria e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2062/pl_15_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2062/pl_15_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial ao Orçamento Anual de 2025, na forma que indica e de outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/pl_16.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/pl_16.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O DIREITO A JORNADA DE TRABALHO REDUZIDA OU FLEXIVEL PARA MAES ATIPICAS E DA_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/ppa_2026_-_2029_-_pm_gloria.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/ppa_2026_-_2029_-_pm_gloria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA do Município de Glória para o período 2026/2029, na_x000D_
 forma que indica.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/ploa_2026_-_pm_gloria.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/ploa_2026_-_pm_gloria.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Orçamento Anual do Município de GLORIA, para o exercício financeiro de 2026_x000D_
 e dá outras providências”.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação Fiscal - REFIS no Município Glória e dá outras providências. ”</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/pl_22_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 633, de 14 de dezembro de 2022, que dispõe sobre a Gestão Democrática no Sistema Municipal de Ensino Público de Glória-BA, para instituir a eleição direta para diretores e vice-diretores escolares, incluindo etapa de entrevista de caráter eliminatório e não_x000D_
 classificatório, destinada á avaliação do perfil socioemocional e de liderança do candidato, determinando que a Secretaria Municipal de Educação designará Comissão Eleitoral responsável pela coordenação, acompanhamento e homologação do processo eleitoral, vedando a candidatura de servidores que estejam no exercício de cargo político-eletivo ou de direção partidária, e assegurando aos candidatos o direito de  escolher a unidade escolar da Rede Municipal de Ensino á qual desejam concorrer, estabelecendo que os eleitos serão empossados a partir do primeiro dia útil subsequente ao ano do pleito, e dá outras providências.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/pl_23_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/pl_23_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fazenda Pública Municipal a conciliar, transigir e celebrar acordos em processos administrativos ou judiciais e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_24.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_24.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO AMADOR NO MUNICÍPIO_x000D_
 DE GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_25.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CAMPEONATO MUNICIPAL DE FUTSAL AMADOR NO MUNICÍPIO DE GLÓRIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_026__plano_de_carreira_profissinais_da_educacao.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_026__plano_de_carreira_profissinais_da_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO PROFISSIONAL DA EDUCAÇÃO_x000D_
 ESCOLAR BÁSICA DO MUNICÍPIO DE GLÓRIA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_027__projeto_de_alteracao_da_lei_no_188_de_24_de_setembro_de_1996..pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_027__projeto_de_alteracao_da_lei_no_188_de_24_de_setembro_de_1996..pdf</t>
   </si>
   <si>
     <t>Projeto de Alteração da LEI Nº 188 de 24 de setembro de 1996. Onde altera a nomenclatura FUMABES - Fundo Municipal_x000D_
 de Bem Estar Social para Fundo Municipal de Assistência Social -FMAS. E outras disposições.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_criacao_n_028_secretaria_de_assistencia_social.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_criacao_n_028_secretaria_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 290 de 18 de agosto de 2003 que cria a Secretaria de Ação Social; que passará a ser, Secretaria Municipal de_x000D_
 Assistência Social.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_no_029_de_10_de_dezembro_de_2025.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_no_029_de_10_de_dezembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Alteração na Lei nº291 de 18 de agosto de 2003.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/ri_camara_de_gloria.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/ri_camara_de_gloria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE GLÓRIA, ESTADO DA BAHIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>EMI</t>
+  </si>
+  <si>
+    <t>Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/emenda_impositiva_1.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Individual ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/emenda_impositiva_2.pdf</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/emenda_impositiva_3.pdf</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/emenda_impositiva_4.pdf</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/emenda_impositiva_5.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Individual ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/emenda_impositiva_6.pdf</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/emenda_impositiva_8.pdf</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/emenda_impositiva_9.pdf</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/emenda_impositiva_11.pdf</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>Bancada PRD</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/emenda_impositiva_12.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva de Bancada - PRD ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>Bancada PSD</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/emenda_impositiva_13.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva de Bancada - PSD ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>Bancada PP</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/emenda_impositiva_14.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva de Bancada - PP ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>Bancada PT</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/emenda_impositiva_15.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva de Bancada - PT ao Projeta de Lei n 018/2025, de 29 de agosto de 2025, que Estima a Receita e Fixa a Despesa do Orçamento Municipal para o Exercício Financeiro de 2026, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2859,67 +2979,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/req_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/req_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/req_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/req_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/req_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/req_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/req_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/req_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/req61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/req62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/req64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/req65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/req68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/req70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/req74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/req76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/req77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2010/req78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/req82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/req83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/req85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/req86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/req87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/req88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/req89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2027/req90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2028/req91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/req92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/req93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/req94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/req95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/req96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/req97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/req98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/req99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/req100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/req101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/req102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/req103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/req104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/req105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/req106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/req107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/req108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/req109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/req110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/req112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/req113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/req114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/req115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/req116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/req117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/req118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/req119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/req120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/req121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/req122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/req123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/req124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/req125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/req126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/req127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/req128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/req129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/req130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/req131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/req132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/req133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/req134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/req135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/req136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/req137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/req138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/req139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/req140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/req141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/req142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/req143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/req144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/req145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/req146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/req147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/req148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/req149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/req150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/req151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/req152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/req154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/req155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/req156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/req157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/req158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/req159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/req161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/req163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/ind02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/ind03.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/ind09.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/ind10.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_001_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_002_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/pl_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_004_25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_05_25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/pl_006_25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_007_25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/pl_008_25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/pl_009_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/pl_10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/pldo__2026_-__pl_11_25_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/pl_142025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2062/pl_15_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/pl_16.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/ppa_2026_-_2029_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/ploa_2026_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/pl_23_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_026__plano_de_carreira_profissinais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_027__projeto_de_alteracao_da_lei_no_188_de_24_de_setembro_de_1996..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_criacao_n_028_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_no_029_de_10_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/ri_camara_de_gloria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/req_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/req_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/req_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/req_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/req_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/req_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/req_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/req_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/req12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/req13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/req14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/req15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/req16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/req17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/req18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/req19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/req20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/req21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/req22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/req23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/req24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/req25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/req26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/req27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/req28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/req29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/req30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/req31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/req32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/req33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/req34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/req35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/req36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/req37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/req38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/req39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/req40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/req41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/req42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/req43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/req44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/req45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/req46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/req47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/req48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/req49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/req50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/req51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/req52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/req53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/req54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/req55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/req56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/req59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/req60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/req61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/req62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/req63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/req64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/req65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/req66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/req67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/req68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/req69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/req70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/req71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/req72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/req73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/req74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/req75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/req76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/req77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2010/req78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/req79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/req80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/req81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/req82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/req83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/req84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/req85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/req86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/req87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/req88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/req89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2027/req90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2028/req91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/req92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/req93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/req94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/req95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/req96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/req97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/req98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/req99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/req100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/req101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/req102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/req103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/req104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/req105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/req106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/req107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/req108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/req109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/req110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/req112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/req113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/req114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/req115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/req116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/req117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/req118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/req119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/req120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/req121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/req122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/req123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/req124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/req125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/req126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/req127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/req128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/req129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/req130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/req131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/req132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/req133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/req134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/req135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/req136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/req137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/req138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/req139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/req140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/req141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/req142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/req143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/req144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/req145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/req146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/req147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/req148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/req149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/req150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/req151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/req152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/req154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/req155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/req156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/req157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/req158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/req159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/req161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/req163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/ind02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/ind03.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/ind09.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/ind10.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2113/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_001_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_002_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/pl_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_004_25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_05_25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/pl_006_25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_007_25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/pl_008_25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/pl_009_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/pl_10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/pldo__2026_-__pl_11_25_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/pl_142025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2062/pl_15_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/pl_16.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/ppa_2026_-_2029_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/ploa_2026_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/pl_23_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/pl_24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/pl_25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_lei_n_026__plano_de_carreira_profissinais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/projeto_de_lei_027__projeto_de_alteracao_da_lei_no_188_de_24_de_setembro_de_1996..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/projeto_de_lei_criacao_n_028_secretaria_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/projeto_de_lei_no_029_de_10_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/ri_camara_de_gloria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/emenda_impositiva_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/emenda_impositiva_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/emenda_impositiva_3.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/emenda_impositiva_4.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/emenda_impositiva_5.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/emenda_impositiva_6.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/emenda_impositiva_8.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/emenda_impositiva_9.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/emenda_impositiva_11.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/emenda_impositiva_12.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/emenda_impositiva_13.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/emenda_impositiva_14.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/emenda_impositiva_15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H202"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="243.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8120,50 +8240,440 @@
       <c r="H201" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>783</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
         <v>784</v>
       </c>
       <c r="E202" t="s">
         <v>785</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>786</v>
       </c>
       <c r="H202" t="s">
         <v>787</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>788</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>789</v>
+      </c>
+      <c r="E203" t="s">
+        <v>790</v>
+      </c>
+      <c r="F203" t="s">
+        <v>100</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H203" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>793</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>17</v>
+      </c>
+      <c r="D204" t="s">
+        <v>789</v>
+      </c>
+      <c r="E204" t="s">
+        <v>790</v>
+      </c>
+      <c r="F204" t="s">
+        <v>165</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H204" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>795</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>21</v>
+      </c>
+      <c r="D205" t="s">
+        <v>789</v>
+      </c>
+      <c r="E205" t="s">
+        <v>790</v>
+      </c>
+      <c r="F205" t="s">
+        <v>22</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H205" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>797</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" t="s">
+        <v>789</v>
+      </c>
+      <c r="E206" t="s">
+        <v>790</v>
+      </c>
+      <c r="F206" t="s">
+        <v>40</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H206" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>799</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>30</v>
+      </c>
+      <c r="D207" t="s">
+        <v>789</v>
+      </c>
+      <c r="E207" t="s">
+        <v>790</v>
+      </c>
+      <c r="F207" t="s">
+        <v>503</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H207" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>802</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>35</v>
+      </c>
+      <c r="D208" t="s">
+        <v>789</v>
+      </c>
+      <c r="E208" t="s">
+        <v>790</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H208" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>804</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209" t="s">
+        <v>789</v>
+      </c>
+      <c r="E209" t="s">
+        <v>790</v>
+      </c>
+      <c r="F209" t="s">
+        <v>31</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H209" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>805</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>44</v>
+      </c>
+      <c r="D210" t="s">
+        <v>789</v>
+      </c>
+      <c r="E210" t="s">
+        <v>790</v>
+      </c>
+      <c r="F210" t="s">
+        <v>91</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H210" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>807</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>48</v>
+      </c>
+      <c r="D211" t="s">
+        <v>789</v>
+      </c>
+      <c r="E211" t="s">
+        <v>790</v>
+      </c>
+      <c r="F211" t="s">
+        <v>82</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H211" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>809</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>53</v>
+      </c>
+      <c r="D212" t="s">
+        <v>789</v>
+      </c>
+      <c r="E212" t="s">
+        <v>790</v>
+      </c>
+      <c r="F212" t="s">
+        <v>49</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H212" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>810</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>57</v>
+      </c>
+      <c r="D213" t="s">
+        <v>789</v>
+      </c>
+      <c r="E213" t="s">
+        <v>790</v>
+      </c>
+      <c r="F213" t="s">
+        <v>413</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H213" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>812</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>61</v>
+      </c>
+      <c r="D214" t="s">
+        <v>789</v>
+      </c>
+      <c r="E214" t="s">
+        <v>790</v>
+      </c>
+      <c r="F214" t="s">
+        <v>813</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H214" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>816</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>65</v>
+      </c>
+      <c r="D215" t="s">
+        <v>789</v>
+      </c>
+      <c r="E215" t="s">
+        <v>790</v>
+      </c>
+      <c r="F215" t="s">
+        <v>817</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H215" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>820</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>69</v>
+      </c>
+      <c r="D216" t="s">
+        <v>789</v>
+      </c>
+      <c r="E216" t="s">
+        <v>790</v>
+      </c>
+      <c r="F216" t="s">
+        <v>821</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H216" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>824</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>73</v>
+      </c>
+      <c r="D217" t="s">
+        <v>789</v>
+      </c>
+      <c r="E217" t="s">
+        <v>790</v>
+      </c>
+      <c r="F217" t="s">
+        <v>825</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H217" t="s">
+        <v>827</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8325,50 +8835,65 @@
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>