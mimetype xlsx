--- v0 (2026-03-04)
+++ v1 (2026-04-19)
@@ -10,184 +10,576 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="161">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSE CARLOS MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf</t>
   </si>
   <si>
     <t>* Cascalhamento da estrada que sai do entroncamento de Glória, passando pelos Povoados Olhos D`´agua e Retiro_x000D_
 até o Povoado Tinquinzeiro.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento na Rua da Paz, no Distrito Quixaba.</t>
   </si>
   <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>FABIANO SÁ DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2147/req_03.pdf</t>
+  </si>
+  <si>
+    <t>• Complementação de aproximadamente 3.000 metros de Calçamento no Povoado Cerquinha;_x000D_
+• Construção de um Campo Society com refletores, arquibancadas, banheiros e vestiários no Povoado Cerquinha.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2148/req_04.pdf</t>
+  </si>
+  <si>
+    <t>• Pavimentação de calçamento na Aldeia Indígena Pankararé no Povoado Brejo do Burgo._x000D_
+• Construção de um Campo Society na Aldeia indígena Pankararé no Povoado Brejo do Burgo.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>MARIA S. P. LEITE BRAZ</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>•	Construção de um Posto Médico no Povoado Queimadas, ou a reforma da Escola desta localidade que está desativada, para este mesmo fim.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>•	Reforma geral da Escola Municipal Alice Rodrigues de Moura, incluindo a reforma da quadra de esporte e a construção de um refeitório.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>* Construção de uma Quadra Poliesportiva no Povoado Queimadas.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>* Construção de uma Quadra Poliesportiva na Aldeia Indígena Pankararé no Povoado Brejo do Burgo,_x000D_
+   no Campo do PSG.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>•	Reabertura e Cascalhamento  da estrada que sai do Povoado Serrota do Brejo até o Povoado Baixa do chico no  Raso da Catarina;_x000D_
+•	Construção de uma Quadra Poliesportiva  no Povoado Baixa do Chico no Raso da Catarina.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>•	Pavimentação de calçamento na Aldeia Indígena Pankararé no Povoado Serrota do Brejo;_x000D_
+•	Construção de uma Quadra Poliesportiva na Aldeia indígena Pankararé no Povoado Serrota do Brejo.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>•	Reforma da Praça  Adair Pereira Leite.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>•	Contratação de uma Agente de Saúde;_x000D_
+•	Construção de uma Quadra Poliesportiva, ambos para o Povoado Riachão.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>•	Construção de uma Quadra Poliesportiva; _x000D_
+•	Construção de uma Praça, ambos no Povoado Malembá.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>•	Construção de passagens molhadas no riacho do Senhor José Firino e implantação de manilha no riacho do Sr. Cornélio na estrada dos três potes.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>* Calçamento no Povoado Lagoa do Negro.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>•	Reforma e Cobertura da Quadra Poliesportiva do Povoado Cerquinha;_x000D_
+•	 Construção de uma Praça Pública com aparelho de academia  para o Povoado Cerquinha.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>•	Construção de pontos de ônibus nos Povoados: _x000D_
+-	Ilha das Flores; _x000D_
+-	Torquato;_x000D_
+-	Sitio da Lagoa;_x000D_
+-	Queimadas.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>•	Transformar o Colégio do Povoado Malembá  em Posto Médico.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Segue as solicitações para  a Aldeia Indígena Pankararé Ponta  D`água:_x000D_
+*Construção de uma Praça Pública com aparelhos de academia;_x000D_
+*Calçamento na Comunidade.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Segue as seguintes solicitações para a Aldeia Indígena Pankararé Salina (azulão). 	_x000D_
+* Construção de uma Praça Pública com aparelhos de academia;_x000D_
+* Construção de uma Quadra Poliesportiva, com arquibancadas, banheiros, coberturas e alambrados.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Segue as solicitações para o Povoado Sitio da Lagoa:_x000D_
+* Construção da Cobertura, Vestiários e Alambrados da Quadra Poliesportiva;_x000D_
+ * Construção de um Campo Society.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>•	Construção de uma Praça em frente a Igreja do Povoado Ilha das Flores.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>•	Construção de uma Praça com a Academia da Saúde na Sede do Município.</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Calçamentos das Ruas da Sede do Município, segue abaixo a relação:_x000D_
+* Rua Pedro Martins Lisboa;_x000D_
+* Rua José Joaquim Teixeira;_x000D_
+* Rua Juarez Cesar Campos com a travessa;_x000D_
+ * Rua José Barbosa de Oliveira.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>seguintes solicitações para o Povoado Olhos D`água dos Coelhos:_x000D_
+_x000D_
+•	Calçamento;_x000D_
+•	Construção de uma Quadra Poliesportiva com vestiário, arquibancada e cobertura.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>As seguintes solicitações para o Povoado Baixa Grande:_x000D_
+_x000D_
+•	Calçamento;_x000D_
+•	Construção de uma Quadra Poliesportiva com vestiário, arquibancada e cobertura.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>RITA MARIA DE O. PEREIRA</t>
+  </si>
+  <si>
+    <t>Segue as solicitações:_x000D_
+* Pavimentação  e implantação de Saneamento Básico na Rua  José Augusto da Silva na Sede do Município.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>,  a seguinte solicitação:_x000D_
+_x000D_
+•	Pavimentação  da Rua Recanto da Esperança na Sede do Município.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>•	Calçamento para as seguintes Agrovilas:_x000D_
+	Agrovila Jusante 07;_x000D_
+	Agrovila Jusante 08;_x000D_
+	Agrovila Jusante 09.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>•	Construção de Quadras Poliesportivas com coberturas, vestiários e arquibancadas nas seguintes Agrovilas Jusantes abaixo mencionadas:_x000D_
+-	Agrovila Jusante 07;_x000D_
+-	Agrovila Jusante 08;_x000D_
+-	Agrovila Jusante 09.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>* Construção de pontos de ônibus nos seguintes Povoados:_x000D_
+  - Riachão;_x000D_
+   - Malembá.</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>•	Construção de pontos de ônibus nos seguintes Povoados:_x000D_
+-	Sitio da Lagoa;_x000D_
+-	Queimadas.</t>
+  </si>
+  <si>
     <t>2142</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDMILSON A. DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf</t>
   </si>
   <si>
     <t>Recepciona a parcela extra anual prevista no art. 9-D e 9-E da Lei Federal nº 11.350, de 05 de outubro de 2006, devida aos agentes comunitários de saúde (ACS) e agentes de combate à endemias (ACE) do quadro de pessoal da Prefeitura Municipal de Glória, e dá outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>MARIA S. P. LEITE BRAZ</t>
-[...4 lines deleted...]
-  <si>
     <t>Contratação de uma Agente de Saúde para o Povoado Queimadas uma vez que nessa localidade não tem esse profissional.</t>
   </si>
   <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>•	Requalificação da Ciclovia.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>VALÉRIO JOSÉ DE SOUZA</t>
+  </si>
+  <si>
+    <t>•	Aquisição de uma Ambulância para atender a  Agrovila Jusante 01, 02, e 03, Olhos D’água dos Coelhos, Logradouro e Ciridó.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>•	Aquisição de uma Ambulância para atender a  Agrovila Borda do Lago 01, 02, e 03, Sitio Novo e Campo Grande.</t>
+  </si>
+  <si>
     <t>2141</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf</t>
   </si>
   <si>
     <t>* Dispõe sobre a denominação da Rua Pública no Município de Glória, Estado da Bahia.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>Ena Vilma Pereira de Souza Negromonte</t>
   </si>
   <si>
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a atualização do Piso Salarial Nacional do Magistério Público Municipal de Glória/BA, para o exercício de 2026, e dá_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf</t>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf</t>
   </si>
   <si>
     <t>Institui Feriado Municipal de caráter territorial no dia 19 de março, no âmbito das repartições publicas municipais situadas no território da Paróquia de São Jose, no Distrito Quixaba, no Município de Gloria, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2162/pl_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Rua Dom Mário Zanetta" a Rua localizada no desmembramento BLL no centro de Glória à frente a Avenida José Alcântara Sobrinho, a direita Belizia Maria da Silva, por trás José Policarpo dos Santos, a esquerda Belizia Maria da Silva</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2163/pl_005_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua "Damião José Braz a Rua localizada no desmembramento BLL no centro de Glória - Bahia, à frente fica a Avenida José Alcântara Sobrinho, a esquerda Belizia Maria da Silva, por trás José Policarpo dos Santos, a direita Belizia Maria da Silva.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>: Institui o Campeonato Municipal de Futebol Amador no Município de Glória/BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>: Institui o Campeonato Municipal de Futsal Amador no Município de Glória/BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO DA LISTA DE ESPERA DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES, INTERVENÇÕES CIRÚRGICAS E OUTROS PROCEDIMENTOS NA REDE PÚBLICA MUNICIPAL DE GLÓRIA-BA.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2182/pl_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito especial ao Orçamento Anual de 2026, na forma que indica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2183/pl_11_2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -491,67 +883,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2147/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2148/req_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2162/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2163/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2182/pl_10_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2183/pl_11_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -597,181 +989,1255 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>23</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>32</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
-[...9 lines deleted...]
-        <v>43</v>
+      <c r="G12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H28" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>100</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H29" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" t="s">
+        <v>120</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" t="s">
+        <v>118</v>
+      </c>
+      <c r="E37" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" t="s">
+        <v>128</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38" t="s">
+        <v>118</v>
+      </c>
+      <c r="E38" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" t="s">
+        <v>128</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H38" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" t="s">
+        <v>120</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H39" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" t="s">
+        <v>134</v>
+      </c>
+      <c r="F40" t="s">
+        <v>138</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H40" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>120</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H41" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42" t="s">
+        <v>134</v>
+      </c>
+      <c r="F42" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H42" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" t="s">
+        <v>133</v>
+      </c>
+      <c r="E43" t="s">
+        <v>134</v>
+      </c>
+      <c r="F43" t="s">
+        <v>120</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H43" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" t="s">
+        <v>134</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H45" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>128</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>138</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H47" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" t="s">
+        <v>134</v>
+      </c>
+      <c r="F48" t="s">
+        <v>138</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H48" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>