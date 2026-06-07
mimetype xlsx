--- v1 (2026-04-19)
+++ v2 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="233">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -405,93 +405,282 @@
 -	Agrovila Jusante 09.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>* Construção de pontos de ônibus nos seguintes Povoados:_x000D_
   - Riachão;_x000D_
    - Malembá.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>•	Construção de pontos de ônibus nos seguintes Povoados:_x000D_
 -	Sitio da Lagoa;_x000D_
 -	Queimadas.</t>
   </si>
   <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>•	Construção de um Cemitério  para as Comunidades Ribeirinhas, onde contemple os Povoados Circunvizinhos.</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>•	Contratação de um veículo para atender as comunidades de Porto da Serra e Freitas.</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>VALÉRIO JOSÉ DE SOUZA</t>
+  </si>
+  <si>
+    <t>Construção de um ¨Memorial Histórico¨, no Distrito Quixaba com a denominação do fundador do Povoado, o Sr. Hortêncio Correia.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>•	Aquisição de uma Ambulância para atender os Povoados Ribeirinhas.</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>* Construção de um ponto de ônibus no Povoado Freitas.</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Segue as seguintes solicitações para a Agrovila Jusante 06:_x000D_
+•	Construção de uma Praça Pública, com Aparelho de Academia;_x000D_
+•	Construção de uma Quadra Poliesportiva com Alambrado, Arquibancada e Cobertura.</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>* Reabertura e Cascalhamento da estrada que liga a Agrovila Jusante 07 a Agrovila Jusante 08.</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Construção de uma Casa de Farinha na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>•	Implantação do Sistema de Eletrificação nas Casas Populares, localizada na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>solicitação  para a Agrovila Jusante 01:_x000D_
+•	Construção de uma Praça Pública com Aparelho de Academia;_x000D_
+•	Calçamento.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>•	Construção de uma Praça Pública com Aparelho de Academia na Aldeia Indígena Pankararé no Povoado Brejo do Burgo.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>•	Pavimentação de Calçamento nas seguintes localidades:_x000D_
+-	Pernambuco 1 aproximadamente 2.000 m2;_x000D_
+-	 Pernambuco 2 aproximadamente 1.000 m2;</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>•	Transformar o açude  temporário conhecido como vargem, localizado entre o Povoado Cerquinha e a Agrovila Jusante 06, em um açude permanente da seguinte maneira: fazendo a revitalização, a retirada da lama, perfuração e instalação de um poço artesiano com um reservatório com capacidade de 20 (vinte) mil litros de água.</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>•	Análise Técnica da água que abastece os carros pipas para o consumo humano, para algumas  famílias do  Município, através do ponto de abastecimento de água do Distrito Quixaba e Glória.</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>EDMILSON A. DA SILVA</t>
+  </si>
+  <si>
+    <t>* Calçamento em paralelepípedo no Povoado Riachão.</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>* Melhoramento e ampliação do Engenho de Moagem de Cana de Açúcar no Povoado Cerquinha.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>*Cobertura e Reforma da Quadra Poliesportiva do Colégio Dionízio Pereira de Souza.</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>•	Disponibilizar a antiga Unidade Básica de Saúde do Povoado Cerquinha que foi desativada, para ser a sede da Associação Desportiva Atlético Cerquiense, CNPJ: 41.830.546/0001-57.</t>
+  </si>
+  <si>
     <t>2142</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>EDMILSON A. DA SILVA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf</t>
   </si>
   <si>
     <t>Recepciona a parcela extra anual prevista no art. 9-D e 9-E da Lei Federal nº 11.350, de 05 de outubro de 2006, devida aos agentes comunitários de saúde (ACS) e agentes de combate à endemias (ACE) do quadro de pessoal da Prefeitura Municipal de Glória, e dá outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Contratação de uma Agente de Saúde para o Povoado Queimadas uma vez que nessa localidade não tem esse profissional.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>•	Requalificação da Ciclovia.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>VALÉRIO JOSÉ DE SOUZA</t>
-[...1 lines deleted...]
-  <si>
     <t>•	Aquisição de uma Ambulância para atender a  Agrovila Jusante 01, 02, e 03, Olhos D’água dos Coelhos, Logradouro e Ciridó.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>•	Aquisição de uma Ambulância para atender a  Agrovila Borda do Lago 01, 02, e 03, Sitio Novo e Campo Grande.</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>•	Reforma e Ampliação do Sistema de Abastecimento de água do Povoado Cerquinha em Glória -BA._x000D_
+-	Colocar uma bomba mais potente;_x000D_
+-	Fazer extensão da rede;_x000D_
+-	Trocar a encanação por uma  melhor.</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>•	Pavimentação Asfáltica da Estrada que sai da BA 210 no Entroncamento de Glória -BA  até o Município de Macururé BA, passando pelos seguintes Povoados: Olhos D`água  do Souza,  Retiro, Agrovilas 05, 06, 07, 08, 09, Cerquinha, Brejo do Burgo, Ponta D`água, Caraíbas, Mulungu, Salgado do Melão, Sitio de Herculano, Marruá, Macururé.</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>* Aquisição de uma Ambulância para o Município de Glória -BA.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf</t>
   </si>
   <si>
     <t>* Dispõe sobre a denominação da Rua Pública no Município de Glória, Estado da Bahia.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>Ena Vilma Pereira de Souza Negromonte</t>
   </si>
   <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf</t>
   </si>
@@ -517,69 +706,106 @@
   <si>
     <t>Dispõe sobre denominação de Rua Dom Mário Zanetta" a Rua localizada no desmembramento BLL no centro de Glória à frente a Avenida José Alcântara Sobrinho, a direita Belizia Maria da Silva, por trás José Policarpo dos Santos, a esquerda Belizia Maria da Silva</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2163/pl_005_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua "Damião José Braz a Rua localizada no desmembramento BLL no centro de Glória - Bahia, à frente fica a Avenida José Alcântara Sobrinho, a esquerda Belizia Maria da Silva, por trás José Policarpo dos Santos, a direita Belizia Maria da Silva.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>: Institui o Campeonato Municipal de Futebol Amador no Município de Glória/BA e dá outras providências.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>: Institui o Campeonato Municipal de Futsal Amador no Município de Glória/BA e dá outras providências.</t>
   </si>
   <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2188/pl_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE GLÓRIA/BA E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2181</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO DA LISTA DE ESPERA DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES, INTERVENÇÕES CIRÚRGICAS E OUTROS PROCEDIMENTOS NA REDE PÚBLICA MUNICIPAL DE GLÓRIA-BA.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2182/pl_10_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao Orçamento Anual de 2026, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2183/pl_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2198/pldo_2027_-_pm_gloria.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 12/2026 - Dispõe sobre as diretrizes orçamentárias para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2199/pl_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA PÚBLICA NO MUNICÍPIO DE GLÓRIA, ESTADO DA BAHIA.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2200/pl_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N. 014/2026 - Dispõe sobre a denominação de Rua no Município de Glória, Estado da Bahia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -883,68 +1109,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2147/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2148/req_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2162/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2163/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2182/pl_10_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2183/pl_11_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2140/req_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2146/req_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2147/req_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2148/req_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_01.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2141/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2143/pl_002_26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2145/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2162/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2163/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2188/pl_008_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2182/pl_10_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2183/pl_11_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2198/pldo_2027_-_pm_gloria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2199/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gloria.ba.leg.br/media/sapl/public/materialegislativa/2026/2200/pl_14_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="247.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1766,427 +1992,1074 @@
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H35" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H36" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H37" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H38" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H40" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H41" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H42" t="s">
         <v>144</v>
-      </c>
-[...19 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>149</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H44" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>152</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>134</v>
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>23</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H45" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>154</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>155</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>48</v>
+        <v>158</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="H47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
+        <v>161</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>162</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H49" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>171</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>174</v>
+      </c>
+      <c r="E52" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" t="s">
+        <v>162</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H52" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>174</v>
+      </c>
+      <c r="E53" t="s">
+        <v>175</v>
+      </c>
+      <c r="F53" t="s">
+        <v>32</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>180</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
+        <v>174</v>
+      </c>
+      <c r="E54" t="s">
+        <v>175</v>
+      </c>
+      <c r="F54" t="s">
+        <v>162</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>182</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" t="s">
+        <v>174</v>
+      </c>
+      <c r="E55" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" t="s">
+        <v>125</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H55" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" t="s">
+        <v>175</v>
+      </c>
+      <c r="F56" t="s">
+        <v>125</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H56" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57" t="s">
+        <v>174</v>
+      </c>
+      <c r="E57" t="s">
+        <v>175</v>
+      </c>
+      <c r="F57" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" t="s">
+        <v>174</v>
+      </c>
+      <c r="E58" t="s">
+        <v>175</v>
+      </c>
+      <c r="F58" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H58" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" t="s">
+        <v>175</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H59" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>192</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>193</v>
+      </c>
+      <c r="E60" t="s">
+        <v>194</v>
+      </c>
+      <c r="F60" t="s">
+        <v>162</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H60" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>193</v>
+      </c>
+      <c r="E61" t="s">
+        <v>194</v>
+      </c>
+      <c r="F61" t="s">
+        <v>198</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H61" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" t="s">
+        <v>193</v>
+      </c>
+      <c r="E62" t="s">
+        <v>194</v>
+      </c>
+      <c r="F62" t="s">
+        <v>162</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H62" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>204</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>27</v>
+      </c>
+      <c r="D63" t="s">
+        <v>193</v>
+      </c>
+      <c r="E63" t="s">
+        <v>194</v>
+      </c>
+      <c r="F63" t="s">
+        <v>162</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H63" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" t="s">
+        <v>193</v>
+      </c>
+      <c r="E64" t="s">
+        <v>194</v>
+      </c>
+      <c r="F64" t="s">
+        <v>162</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H64" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>210</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" t="s">
+        <v>193</v>
+      </c>
+      <c r="E65" t="s">
+        <v>194</v>
+      </c>
+      <c r="F65" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66" t="s">
+        <v>193</v>
+      </c>
+      <c r="E66" t="s">
+        <v>194</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H66" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" t="s">
+        <v>193</v>
+      </c>
+      <c r="E67" t="s">
+        <v>194</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H67" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>45</v>
+      </c>
+      <c r="D68" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" t="s">
+        <v>194</v>
+      </c>
+      <c r="F68" t="s">
+        <v>125</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H68" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" t="s">
+        <v>193</v>
+      </c>
+      <c r="E69" t="s">
+        <v>194</v>
+      </c>
+      <c r="F69" t="s">
+        <v>198</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H69" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>51</v>
       </c>
-      <c r="D48" t="s">
-[...12 lines deleted...]
-        <v>158</v>
+      <c r="D70" t="s">
+        <v>193</v>
+      </c>
+      <c r="E70" t="s">
+        <v>194</v>
+      </c>
+      <c r="F70" t="s">
+        <v>198</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H70" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" t="s">
+        <v>194</v>
+      </c>
+      <c r="F71" t="s">
+        <v>198</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H71" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>227</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>57</v>
+      </c>
+      <c r="D72" t="s">
+        <v>193</v>
+      </c>
+      <c r="E72" t="s">
+        <v>194</v>
+      </c>
+      <c r="F72" t="s">
+        <v>162</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H72" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>230</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>60</v>
+      </c>
+      <c r="D73" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" t="s">
+        <v>194</v>
+      </c>
+      <c r="F73" t="s">
+        <v>162</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H73" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2194,50 +3067,75 @@
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>